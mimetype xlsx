--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -1,87 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\DCP-696\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Desktop\ไฟล์แก้ไข ลงเวป\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1844A987-7D22-4C27-90F2-3F76CECABA54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{908FFE19-0277-4783-972C-C36931C1F670}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{3CC63510-17AA-45E9-ADD0-3F55E2B2C87A}"/>
   </bookViews>
   <sheets>
     <sheet name="ประจำปีงบประมาณ พ.ศ. 2568" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet4" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ประจำปีงบประมาณ พ.ศ. 2568'!$E$1:$E$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ประจำปีงบประมาณ พ.ศ. 2568'!$E$1:$E$24</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'ประจำปีงบประมาณ พ.ศ. 2568'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C403" i="2" l="1"/>
+  <c r="G403" i="2"/>
+  <c r="I403" i="2"/>
+  <c r="E403" i="2"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2396" uniqueCount="1082">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2390" uniqueCount="1080">
   <si>
     <t>งานที่จัดซื้อหรือจัดจ้าง</t>
   </si>
   <si>
     <t>ราคากลาง (บาท)</t>
   </si>
   <si>
     <t>รายชื่อผู้เสนอราคาและราคาที่เสนอ</t>
   </si>
   <si>
     <t>ผู้ได้รับการคัดเลือกและราคาที่ตกลงซื้อหรือจ้าง</t>
   </si>
   <si>
     <t xml:space="preserve">ผู้ประกอบการ </t>
   </si>
   <si>
     <t>เลขที่และวันที่ของสัญญาหรือข้อตกลงในการซื้อหรือจ้าง</t>
   </si>
   <si>
     <t xml:space="preserve">วันที่ </t>
   </si>
   <si>
     <t>บริษัท เอต้า เมเนจเมนท์ 1 จำกัด</t>
   </si>
   <si>
@@ -372,53 +382,50 @@
   <si>
     <t xml:space="preserve">บริษัท นิวแคปเจอร์ จำกัด </t>
   </si>
   <si>
     <t>นางสาวณัฐริกา พรมทา</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท กิจนิทรรศน์ จำกัด </t>
   </si>
   <si>
     <t>สัญญาจ้างทำเข็มและโล่เชิดชูเกียรติศิลปินแห่งชาติ พุทธศักราช 2566</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างจัดทำคลิปวิดีโอของเล่นไทยพื้นบ้าน ประกอบด้วย ประวัติความเป็นมา อุปกรณ์ วิธีการทำของเล่น และวิธีการเล่น </t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างที่ปรึกษาโครงการส่งเสริมและพัฒนาภาพลักษณ์ผ้าไทยสู่สากล </t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุสำนักงาน จำนวน 42 รายการ </t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุสำหรับใช้ในห้องน้ำ จำนวน 2 รายการ </t>
   </si>
   <si>
-    <t xml:space="preserve">ซื้อหมึกพิมพ์ HP Laser Jet Pro 4003 dn </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ซื้อวัสดุคอมพิวเตอร์ จำนวน 11 รายการ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างผลิตกระเป๋าสำหรับใส่เอกสารประกอบการประชุม จำนวน 310 ใบ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างซ่อมเครื่องพิมพ์ จำนวน 1 รายการ </t>
   </si>
   <si>
     <t xml:space="preserve">ห้างหุ้นส่วนจำกัด บี.พี.ซี. แอดเวอร์ไทซิ่ง </t>
   </si>
   <si>
     <t>บริษัท ชโลกุลพานิช จำกัด</t>
   </si>
   <si>
     <t>บริษัท แพร็กซิส จำกัด</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท โอ แอนด์ ดี ดีเวลลอปเม้นท์ จำกัด </t>
   </si>
   <si>
     <t>บริษัท โมโน บรอดคาซท์ จำกัด</t>
   </si>
   <si>
     <t>ห้างหุ้นส่วนจำกัด แสงวัฒนไพศาล</t>
@@ -705,53 +712,50 @@
   <si>
     <t>ซื้อเครื่องกรองน้ำ eSpring จำนวน 3 รายการ</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ขอนแก่น) วันที่ 4-5 กรกฎาคม 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างซ่อมเครื่องปรับอากาศ จำนวน 6 ราการ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ลำปาง) วันที่ 5-6 กรกฎาคม 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างผลิตสื่อวีดิทัศน์สรุปงานวันภาษาไทยแห่งชาติ พุทธศักราช 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างจัดงานแถลงข่าวงานวันภาษาไทยแห่งชาติ พุทธศักราช 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างกำจัดปลวก ณ อาคารหออัครศิลปิน </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาจัดนิทรรศการชุดไทยพระราชนิยม </t>
   </si>
   <si>
-    <t>จ้างจัดกิจกรรมการประกวดออกแบบสกินไทย (Design Contest)</t>
-[...1 lines deleted...]
-  <si>
     <t>บริษัท เอ็ย.ซี.ซี.แมนเนจเม้นท์ แอนด์ ดิเวลลอปเม้นท์ จำกัด</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท เซเว่น สตาร์ สตูดิโอ จำกัด </t>
   </si>
   <si>
     <t>บริษัท ดีแมสเทค จำกัด</t>
   </si>
   <si>
     <t>บริษัท เอสามหกศูนย์ จำกัด</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท กันตนา กรุ๊ป จำกัด </t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท บี อินสไปร์ด จำกัด </t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท ทูยู คอร์ปอเรชั่น จำกัด </t>
   </si>
   <si>
     <t xml:space="preserve">ร้านเจริญทรัพย์ 9959 ซัพพลาย </t>
   </si>
   <si>
     <t>ห้างหุ้นส่วนจำกัด วิรัชออร์ซิเดย์ ฟาร์ม</t>
@@ -1542,53 +1546,50 @@
   <si>
     <t>บซ.76/2568</t>
   </si>
   <si>
     <t>บซ.75/2568</t>
   </si>
   <si>
     <t>บซ.74/2568</t>
   </si>
   <si>
     <t>บซ.73/2568</t>
   </si>
   <si>
     <t>บซ.72/2568</t>
   </si>
   <si>
     <t>บซ.71/2568</t>
   </si>
   <si>
     <t>บซ.70/2568</t>
   </si>
   <si>
     <t>บจ.2/2568</t>
   </si>
   <si>
-    <t>บจ.3/2568</t>
-[...1 lines deleted...]
-  <si>
     <t>บจ.4/2568</t>
   </si>
   <si>
     <t>บจ.5/2568</t>
   </si>
   <si>
     <t>บจ.6/2568</t>
   </si>
   <si>
     <t>บจ.7/2568</t>
   </si>
   <si>
     <t>บจ.8/2568</t>
   </si>
   <si>
     <t>บจ.9/2568</t>
   </si>
   <si>
     <t>บจ.10/2568</t>
   </si>
   <si>
     <t>บจ.11/2568</t>
   </si>
   <si>
     <t>บจ.12/2568</t>
@@ -2218,117 +2219,91 @@
     <t>สรุปผลการจัดซื้อจัดจ้างของกรมส่งเสริมวัฒนธรรม ประจำปีงบประมาณ พ.ศ. 2568 (ภาพรวม)</t>
   </si>
   <si>
     <t>สัญญาจ้างบำรุงรักษาระบบงาน e-สารบรรณ</t>
   </si>
   <si>
     <t>จ้างทำบทเพลงรำวงลอยกระทงภาษาต่างประเทศ เนื่องในประเพณีลอยกระทง พุทธศักราช 2567</t>
   </si>
   <si>
     <t>สัญญาจ้างเหมาบำรุงรักษาระบบเครือข่าย (Network) ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t>สัญญาจ้างเหมาบริการจัดหาบุคคลภายนอกปฏิบัติงานของกรมส่งเสริมวัมนธรรม ประจำปีงบประมาณ พ.ศ. 2568 (e-bidding)</t>
   </si>
   <si>
     <t>สัญญางานจ้างสำรวจและจัดเก็บข้อมูลข่าว (Clipping) ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุอุปกรณ์สำนักงาน จำนวน 27 รายการ </t>
   </si>
   <si>
     <t>สัญญาจ้างทำความสะอาดอาคารจ้างเหมาบริการรักษาความสะอาดของกรมส่งเสริมวัฒนธรรม ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t>จ้างพิมพ์หนังสือและแผ่นพับประเพณีลอยกระทง</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">จ้างจัดกิจกรรมส่งเสริม Thai Cultural Content for Soft Power Presented by Moodeng </t>
   </si>
   <si>
     <t>วงเงินที่จัดซื้อ
 หรือจัดจ้าง (บาท)</t>
   </si>
   <si>
     <t>ราคากลาง 
 (บาท)</t>
   </si>
   <si>
-    <t>จ้างเหมาบริการบำรุงรักษาซ่อมแซมลิฟท์
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 2 คัน (จ.ภูเก็ต) วันที่ 4-5 ตุลาคม 2567  </t>
-  </si>
-[...2 lines deleted...]
-ทองทา</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาจัดหาเครื่อสักการะสิ่งศักดิ์สิทธิ์
 และเครื่องไทยธรรม ในงานครบรอบวันเปิด
 ศูนย์วัฒนธรรมแห่งประเทศไทย ปีที่ 37 </t>
   </si>
   <si>
     <t>เป็นผู้มีคุณสมบัติตรงตามเงื่อนไข
 ที่กำหนด</t>
   </si>
   <si>
-    <t>สัญญาจ้างเหมาพนักงานขับรถยนต์ส่วนกลาง
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">สัญญาจ้างเหมาบำรุงรักษาระบบฐานข้อมูล
 ทางวัฒนธรรม ประจำปีงบประมาณ พ.ศ. 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">สำนักงานกิจการโรงพิมพ์ องค์การสงเคราะห์
 ทหารผ่านศึก 
 ในพระบรมราชูปถัมภ์ </t>
   </si>
   <si>
     <t>จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 5 คัน (จ.ชลบุรี) วันที่ 30-31 ตุลาคม 2567</t>
   </si>
   <si>
     <t>ห้างหุ้นส่วนจำกัด จีเอ็มเอฟ 
 คาร์เรนท์ (ไทยแลนด์)</t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอกจัดเก็บข้อมูล
-[...3 lines deleted...]
-  <si>
     <t>จ้างเหมาบริการรักษาระบบฐานข้อมูลมรดก
 ภูมิปัญญาทางวัฒนธรรมของชาติ ประจำปี 
 พ.ศ. 2568</t>
-  </si>
-[...2 lines deleted...]
-องค์ความรู้ศิลปะพื้นบ้านและดนตรีร่วมสมัย </t>
   </si>
   <si>
     <t xml:space="preserve">ห้างหุ้นส่วนจำกัด ตุ๊กกะตุ่น ไทย 
 ซูวิเนียร์ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอก เพื่อดูแลบำรุงรักษาระบบไฟฟ้า ระบบปรับอากาศ 
 และระบบประปา หออัครศิลปิน จ.ปทุมธานี จำนวน 1 ราย </t>
   </si>
   <si>
     <t>นายเชษฐา 
 ผุดผ่อง</t>
   </si>
   <si>
     <t>จ้างซ่อมเครื่องพิมพ์ จำนวน 1 รายการ</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างจัดทำนิทรรศการมรดกภูมิปัญญา
 ทางวัฒนธรรม </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างผลิตวีดิทัศน์สรุปผลการจัดกิจกรรม 
 ประเพณีลอยกระทง พุทธศักราช 2567 </t>
   </si>
   <si>
@@ -2397,138 +2372,105 @@
 ยี่ห้อ Panasonic รุ่น PT-EX800 
 หมายเลขครุภัณฑ์ สวธ. 6730-001-4/61</t>
   </si>
   <si>
     <t>นายจรงค์ 
 เครือชาย</t>
   </si>
   <si>
     <t>จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.เชียงใหม่)</t>
   </si>
   <si>
     <t>จ้างว่อมเครื่องปรังอากาศ ยี่ห้อ York 
 หมายเลขครุภัณฑ์ สวธ. 4121-001-25/56</t>
   </si>
   <si>
     <t>จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ขอนแก่น) วันที่ 26 ธันวาคม 2567</t>
   </si>
   <si>
     <t xml:space="preserve">นายพงศธร 
 พลเที่ยง </t>
   </si>
   <si>
     <t>จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ขอนแก่น) วันที่ 26-27 ธันวาคม 2567</t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอก จัดทำข้อมูลศิลปะการแสดงพื้นบ้าน 4 ภาค ประยุกต์ 
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">นายเฉลิม 
 บุญสร้าง </t>
   </si>
   <si>
     <t>จ้างซ่อมแซมครุภัณฑ์เครื่องปริ้นเตอร์ 
 หมายเลขครุภัณฑ์ สวธ.7440-001/33/62</t>
   </si>
   <si>
     <t>มหาวิทยาลัย
 ธรรมศาสตร์</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ขอนแก่น) วันที่ 16-17 มกราคม 2568 </t>
   </si>
   <si>
-    <t xml:space="preserve">สัญญาซื้อขายครุภัณฑ์ม่านเทาหรือม่านเงิน 
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">สัญญาจ้างเหมาบริการบำรุงรักษาและซ่อมแซมเครื่องทำน้ำเย็น Chiller ระบบปรับอากาศหลักหอประชุมใหญ่ ศูนย์วัฒนธรรมแห่งประเทศไทยประจำปีงบประมาณ พ.ศ. 2568 </t>
-  </si>
-[...2 lines deleted...]
-ในรูปแบบสื่อสิ่งพิมพ์และผลิตภัณฑ์ของเล่น</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาแสกนหนังสือเก่า ด้านวัฒนธรรม 
 6 หมวด ความรู้วารสารวัฒนธรรมไทย 
 เย็บเล่มจัดเก็บ ในรูปแบบอิเล็กทรอนิกส์ </t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างจัดทำแบบฟอร์มออนไลน์ 
 และแนวทางการจัดทำระบบสารสนเทศ
 ของกองกิจการเครือข่ายทางวัฒนธรรม </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 2 คัน (จ.พิษณุโลก) วันที่ 23 มกราคม 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ขอนแก่น) วันที่ 26 มกราคม 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">นายปราชนา 
 โพธิจันทร์ </t>
   </si>
   <si>
     <t xml:space="preserve">ร้าน ที เจ เอ็น 
 ซัพพลาย </t>
   </si>
   <si>
-    <t>จ้างเหมาเช่ารถยนต์ปรับอากาศ พร้อมพนักงานขับรถ จำนวน 2 คัน เพื่อใช้ในการเดินทาง
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">นายวีรชัย 
 รวีอร่ามวงศ์ </t>
   </si>
   <si>
-    <t>จ้างพิมพ์เกียรติบัตร เพื่อมอบให้แก่ผู้เข้าร่วม
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.เชียงใหม่) วันที่ 31 มกราคม - 1 กุมภาพันธ์ 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">นายทวี 
 ปัญญามี </t>
   </si>
   <si>
     <t>บริษัท มัลติไลน์ 
 โปรเฟสชั่นแนล จำกัด</t>
-  </si>
-[...2 lines deleted...]
-อัตลักษณ์ความเป็นไทย หัวข้อ "ยิ้ม ไหว้ สวัสดี ขอบคุณ ขอโทษ" (ไทย-อังกฤษ)</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุประชาสัมพันธ์ จำนวน 5 รายการ 
 ของกลุ่มประชาสัมพันธ์ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการบำรุงรักษาระบบแสง 
 ศูนย์วัฒนธรรมแห่งประเทศไทย 
 ประจำปีงบประมาณ พ.ศ. 2568 </t>
   </si>
   <si>
     <t>นายบรรจบ 
 มะคงคา</t>
   </si>
   <si>
     <t>นายบรรจบ
 มะคงคา</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.นราธิวาส,จ.สงขลา) วันที่ 13-18 กุมภาพันธ์ 2568 </t>
   </si>
   <si>
     <t>นายฮากีม 
 รักษ์ปราชญ์</t>
   </si>
@@ -2668,253 +2610,209 @@
     <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในการปฏิบัติงาน
 ของกองกองทุนส่งเสริมงานวัฒนธรรม </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างผลิตสื่อวีดิทัศน์เผยแพร่ประชาสัมพันธ์ 
 เพื่อสืบสานคุณค่าสาระของประเพณีสงกรานต์ </t>
   </si>
   <si>
     <t>สัญญาจ้างที่ปรึกษาเพื่อติดตามประเมินผล
 การจัดงานประเพณีสงกรานต์ พุทธศักราช 2568</t>
   </si>
   <si>
     <t>สถาบันส่งเสริมการบริหารกิจการ
 บ้านเมืองที่ดี สำนักงาน ก.พ.ร.</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.อุดรธานี,จ.หนองคาย) วันที่ 12-13 เมษายน 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างทำฐานข้อมูลโรงเรียนดนตรีไทย 
 100 เปอร์เซ็นต์ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.สงขลา,จ.พัทลุง,จ.นครศรีธรรมราช) 
 วันที่ 10-15 เมษายน 2568 </t>
-  </si>
-[...3 lines deleted...]
-ณ ประเทศญี่ปุ่น </t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุสำนักงานเพื่อใช้ประกอบการประชุม
 เชิงปฏิบัติการ จำนวน 21 รายการ </t>
   </si>
   <si>
     <t>ซื้อเครื่องแต่งกายของวงครูอาวุโส
 แห่งรัตนโกสินทร์และดนตรีบ้านปลายเนิน 
 ในการแสดงดนตรีไทย โดยครูอาวุโส
 แห่งรัตนโกสินทร์ ฌลิมพระเกียรติสมเด็จ
 พระกนิษฐาธิราชเจ้า กรมสมเด็จพระเทพรัตนราชสุดาฯ สยามบรมราชกุมารี 
 ประจำปีพุทธศักราช 2568</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาเช่ารถตู้ พร้อมพนักงานขับรถ 
 จำนวน 1 คัน เพื่อใช้ในการเดินทางในประเทศญี่ปุ่น ในการพบปะเครือข่ายวัฒนธรรม 
 และหน่วยงานส่งเสริมวัฒนธรรม ณ นครโอซากา
 ประเทศญี่ปุ่น </t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อช่อดอกไม้สด จำนวน 4 ช่อ สำหรับงานแสดงคอนเสิร์ตประจำปี ครั้งที่ 1 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์สมเด็จพระพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนา กรมหลวงนราธิวาส
 ราชนครินทร์ ประจำปีงบประมาณ พ.ศ. 2568 </t>
   </si>
   <si>
     <t>จ้างซ่อมเครื่องปรับอากาศ ยี่ห้อ York 
 หมายเลขครุถภัณฑ์ สวธ. 4121-001-17/56</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.สกลนคร,จ.นครพนม) วันที่ 27-29 เมษายน 2568 </t>
   </si>
   <si>
     <t>นายอดิศร 
 จันทรโคตร</t>
   </si>
   <si>
     <t>นายสุพจน์ 
 แจ่มจรัสศรี</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท ไอเดียล8 
 จำกัด </t>
   </si>
   <si>
-    <t>สัญญาจ้างจัดทำเครื่องมือวัดองค์ความรู้มรดก
-[...2 lines deleted...]
-  <si>
     <t>จ้างซ่อมแซมครุภัณฑ์เครื่องปริ้นเตอร์ 
 จำนวน 2 รายการ</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาซื้อขายครุภัณฑ์สำนักงาน 
 รายการชุดโซฟา 1 ชุด </t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุหมึกพิมพ์และสำนักงาน 
 จำนวน 26 รายการ </t>
   </si>
   <si>
     <t xml:space="preserve">เช่าอุปกรณ์ในภาคปฏิบัติการฝึกดับเพลิง
 ในโครงการฝึกอบรมเชิงปฏิบัติการการเผชิญเหตุอัคคีภัย และการช่วยฟื้นคืนชีพขั้นพื้นฐาน (CPR)
 ประจำปี พ.ศ. 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถบัสปรับอากาศ 
 พร้อมพนักงานขับรถ จำนวน 1 คัน 
 โดยวิธีเฉพาะเจาะจง </t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท จอย 
 ฮอลิเดย์ จำกัด </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.เชียงใหม่,จ.ลำพูน,จ.ลำปาง) 
 วันที่ 31 พฤษภาคม - 2 มิถุนายน 2568 </t>
   </si>
   <si>
     <t>สำนักงานกิจการโรงพิมพ์ องค์การสงเคราะห์
 ทหารผ่านศึก 
 ในพระบรทราชูปถัมภ์</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาซื้อขายครุภัณฑ์สำนักงาน 
 จำนวน 4 รายการ และวัสดุสำนักงาน 
 จำนวน 1 รายการ </t>
   </si>
   <si>
     <t>จ้างทำต้นฉบับพร้อมพิมพ์หนังสือ 
 "ขุมทรัพย์ล้ำค่ามรดกภูมิปัญญาทางวัฒนธรรม" จำนวน 2,000 ฉบับ</t>
   </si>
   <si>
     <t>จ้างซ่อมเครื่องปรับอากาศ ยี่ห้อ York 
 หมายเลขครุภัณฑ์ สวธ.4121-001-27/56</t>
   </si>
   <si>
-    <t>จ้างทำเข็มวิศิษฏศิลปิน กิจกรรมการแสดงดนตรีไทยโดยครูอาวุโสแห่งรัตนโกสินทร์ 
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">จ้างรถบรรทุก 6 ล้อ ขนเครื่องดนตรี 
 จำนวน 2 คัน  </t>
   </si>
   <si>
     <t xml:space="preserve">นายสมควร 
 จำปาศรี </t>
   </si>
   <si>
     <t>จ้างถ่ายเอกสารรายการมรดกภูมิปัญญา
 ทางวัฒนธรรมเพื่อใช้ประกอบการประชุม
 คณะอนุกรรมการกลั่นกรอง 6 สาขา</t>
   </si>
   <si>
     <t xml:space="preserve">ร้านพี่ใหญ่ 
 ถ่ายเอกสาร </t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างซ่อมเครื่องทำความเย็นของระบบปรับอากาศหลักหอประชุมเล็ก ศูนย์วัฒนธรรม
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">สัญญจ้างพัฒนาะบบเชื่อมดยงการพิสูจน์ 
 และยืนยันตัวตนทางดิจิตอล (DOPA -Digital ID) </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเผยแพร่ประชาสัมพันธ์ "Cosplay World Thailand 2025" ในหนังสือพิมพ์รายวัน 
 จำนวน 1 ครั้ง </t>
   </si>
   <si>
     <t>จ้างพิมพ์วารสารวิจัยวัฒนธรรม 
 Research on Culture (ROC) ปีที่ 7 </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาแสกนหนังสือเก่าด้านวัฒนธรรม 
 6 หมวดความรู้ เพื่อให้บริการในรูปแบบหนังสืออิเล็กทรอนิกส์ (ebook) </t>
   </si>
   <si>
     <t xml:space="preserve">ห้างหุ้นส่วนจำกัด 
 โยแมน </t>
   </si>
   <si>
     <t>สัญญาจ้างจัดประชุมนานาชาติ
 ด้านซอฟต์พาวเวอร์ (Soft Power Forum 2025)</t>
   </si>
   <si>
-    <t>สัญญาจ้างเหมาผลิตและเผยแพร่ข้อมูล
-[...7 lines deleted...]
-  <si>
     <t>ซื้ออุปกรณ์สำหรับการประดับผ้าโดยรอบ
 กรมส่งเสริมวัฒนธรรมเนื่องในวันสำคัญ</t>
-  </si>
-[...8 lines deleted...]
-ทางการศึกษา</t>
   </si>
   <si>
     <t>นายบรรจบ 
 มะคงตา</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อกระดาษ A4 สีขาว 80 แกรม 
 จำนวน 30 กล่อง </t>
   </si>
   <si>
     <t>นายปราชนา 
 โพธิจันทร์</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเช่าเครื่องปรับอากาศแบบแยกส่วน
 ชนิดตู้ตั้งพื้น ขนาด 60,000 บีทียู 
 จำนวน 6 เครื่อง </t>
   </si>
   <si>
     <t>บริษัท มินตื 
 แอ๊ดเวอร์ไทซิ่ง จำกัด</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท เอ็ม.เอ.พี.
 เซอร์วิสเซส จำกัด </t>
-  </si>
-[...4 lines deleted...]
-พุทธศักราช 2568</t>
   </si>
   <si>
     <t>จ้างทำเข็มและโล่เชิดชูเกียรติปูชนียบุคคล
 ด้านภาษาไทย ผู้ใช้ภาษาไทยดีเด่น 
 ผู้ใช้ภาษาไทยถิ่นดีเด่น และผู้มีคุณูปการ
 ต่อการใช้ภาษาไทย พุทธศักราช 2568 </t>
   </si>
   <si>
     <t>สัญญาจ้างผลิตวีดิทัศน์ 3 ภาษา (ไทย - อังกฤษ - จีน) "เสน่ห์ความเป็นไทยสร้างความประทับใจทั่วโลก"</t>
   </si>
   <si>
     <t>สัญญาซื้อจอมอนิเตอร์ ขนาด 55 นิ้ว 
 พร้อมติดตั้ง จำนวน 1 ชุด</t>
   </si>
   <si>
     <t>จ้างทำถ้วยรางวัลประกวดเยาวชนต้นแบบ
 ด้านมารยาทไทยและมารยาทในสังคม 
 ประจำปี 2568</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างทำต้นฉบับพร้อมพิมพ์หนังสือ
 รำลึกรสล้ำลึกรส </t>
   </si>
   <si>
     <t>นางผ่องใส 
@@ -2924,279 +2822,217 @@
     <t xml:space="preserve">จ้างจัดงานวันภาษาไทยแห่งชาติ 
 พุทธศักราช 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท บี64  
 จำกัด </t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาซื้อขายครุภัณฑ์คอมพิวเตอร์ 
 จำนวน 2 รายการ </t>
   </si>
   <si>
     <t>มหาวิทยาลัย
 ศรีนครินทรวิโรฒ</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างที่ปรึกษาเพื่อพัฒนาความรู้
 ทางวัฒนธรรมสู่เศรษฐกิจสร้างสรรค์
 และซอฟต์พาวเวอร์ </t>
   </si>
   <si>
     <t>ซื้อวัสดุหมึกพิมพ์และวัสดุสำนักงาน 
 จำนวน 35 รายการ</t>
   </si>
   <si>
-    <t>จ้างเหมาจัดทำคัตเอ๊าท์ กิจกรรมการแสดงดนตรีไทยโดยครูอาวุโสแห่งรัตนโกสินทร์ 
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">สำนักงานกิจการดรงพิมพ์องค์การสงเคราะห์
 ทหารผ่านศึก 
 ในพระบรมราชูปถัมภ์ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 9 คัน (จ.อยุธยา และหออัครศิลปิน จ.ปทุมธานี) 
 วันที่ 13-15 สิงหาคม 2568 </t>
   </si>
   <si>
     <t>จ้างตรวจสอบการรับน้ำหนักโครงสร้าง
 ฐานรากของอาคารวิศิษฏศิลปิน</t>
   </si>
   <si>
-    <t>จ้างเหมาสแกนหนังสือวิจัยโครงการรวบรวม
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">บริษัท 
 นิวแคปเจอร์ จำกัด </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ จำนวน 3 คัน (ฟิลิปปินส์) 
 วันที่ 18-22 สิงหาคม 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">นายนิคม 
 นามวงศ์ </t>
   </si>
   <si>
     <t>จ้างทำวีดิทัศน์เกี่ยวกับมรดกภูมิปัญญา
 ทางวัฒนธรรม เรื่อง Chud Thai</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท 
 แพลเน็ทวิชั่น จำกัด </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างบำรุงรักษาซ่อมแซมระบบปรับอากาศ
 หออัครศิลปิน </t>
   </si>
   <si>
-    <t>ซื้อวัสดุจัดทำป้ายฉากเวที จำนวน 7 รายการ สำหรับการแสดงคอนเสิร์ตประจำปี 
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">สัญญาซื้อขายครุภัณฑ์คอมพิวเตอร์ 
 รายการเครื่องพิมพ์ หรือ LED สี ชนิด Network แบบที่ 2 จำนวน 1 เครื่อง </t>
   </si>
   <si>
     <t xml:space="preserve">นายวัชชิระ 
 เวียงวิเศษ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างซ่อมรถรับ-ส่งผู้โดยสาร (รถกอล์ฟ) 
 จำนวน 2 คัน </t>
   </si>
   <si>
     <t xml:space="preserve">ทีซี เซลแอนด์ 
 เซอร์วิส </t>
   </si>
   <si>
     <t>นายวิสันต์ 
 เจนรัมย์</t>
   </si>
   <si>
-    <t>สัญญาจ้างเหมาบันทึกภาพและเสียงการแสดนดนตรีไทยโดยครูอาวุโสแห่งรัตนโกสินทร์ 
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">นายใจเพชร 
 แซ่ไล่ </t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน 
-[...2 lines deleted...]
-  <si>
     <t>นายบุญเลิศ 
 เซียห้วน</t>
   </si>
   <si>
-    <t>จ้างเช่าเครื่องควบคุมแสงการแสดง 
-[...2 lines deleted...]
-  <si>
     <t>บริษัท เลโก้ไลท์ 
 จำกัด</t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (รวมค่าน้ำมันเชื้อเพลิง) จำนวน 2 คัน 
-[...2 lines deleted...]
-  <si>
     <t>นายเสาร์ 
 ชุติพิมล</t>
   </si>
   <si>
     <t>สัญญาจ้างทำของ งานจ้างจัดทำข้อมูล
 ด้านภาพยนตร์และวีดิทัศน์</t>
-  </si>
-[...3 lines deleted...]
-เพื่อการจัดการอนุญาตภาพยนตร์และวีดิทัศน์และสื่อโฆษณาภาพยนตร์และวีดิทัศน์เพื่อรับรองกฎกระทรวงฉบับแก้ไข</t>
   </si>
   <si>
     <t>จ้างซ่อมเครื่องกระจายกระแสไฟฟ้า
 ห้องประชุม ชั้น 4 
 หมายเลขครุภัณฑ์ สวธ.6120-003-1/60</t>
   </si>
   <si>
     <t>บริษัท มหาจักรดี
 เวลป เมนท์ จำกัด</t>
   </si>
   <si>
     <t>ซื้อวัสดุอุปกรณ์ลิฟท์โดยสารอาคาร
 กรมส่งเสริมวัฒนธรรม จำนวน 2 รายการ</t>
   </si>
   <si>
     <t>นายเรืองชัย 
 สุวรรณศรี</t>
   </si>
   <si>
     <t>บริษัท ดี ดี วัน 
 มีเดีย กรุ๊ป จำกัด</t>
-  </si>
-[...2 lines deleted...]
-จำนวน 1 คัน </t>
   </si>
   <si>
     <t>สัญญาจ้างผลิตโล่รางวัล และกรอบรูป
 ใส่เกียรติบัตร พร้อมพิมพ์เกียรติบัตร 
 โรงเรียนดนตรีไทย 100 เปอร์เซ็นต์</t>
   </si>
   <si>
     <t>นายธนรัตน์ 
 ชาติวรรณรัตน</t>
   </si>
   <si>
     <t>บริษัท บีเค
 เคไลฟ์สโตล์
 ทราเวล 
 เอ็กซ์เปิร์ก จำกัด</t>
   </si>
   <si>
     <t>บริษัท บีเคเคไลฟ์สโตล์
 ทราเวล 
 เอ็กซ์เปิร์ก จำกัด</t>
   </si>
   <si>
     <t>จ้างถ่ายเอกสารรายการมรดกภูมิปัญญา
 ทางวัฒนธรรม เพื่อใช้ประกอบการประชุม
 คณะอนุกรรมการกลั่นกรอง</t>
   </si>
   <si>
     <t>นายธีรชัย 
 ผาสุก</t>
   </si>
   <si>
-    <t>ซื้อวัสดุสำนักงาน เพื่อใช้ในการจัดกิจกรรม
-[...13 lines deleted...]
-  <si>
     <t>จ้างจัดทำโล่และเข็มกลัด “รางวัลเมืองที่พัฒนาอย่างยั่งยืนด้วยมิติทางวัฒนธรรม - Thailand Culture for SDGs Awards” 
 ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t>สัญญาซื้อเครื่องพิมพ์แบบฉีดหมึก 
 (Inkjet Printer) สำหรับกระดาษขนาด A3 
 จำนวน 2 เครื่อง </t>
   </si>
   <si>
     <t>จ้างทำต้นฉบับพร้อมพิมพ์หนังสือ 
 "คู่มือประกอบการจัดทำแบบรายการเบื้องต้นมรดกภูมิปัญญาทางวัฒนธรรม (แบบ มภ.2)"</t>
   </si>
   <si>
     <t>จ้างซ่อมกระจกประตูอาคารอเนกประสงค์ 
 ศูนย์วัฒนธรรมแห่งประเทศไทย จำนวน 1 บาน</t>
   </si>
   <si>
     <t>สัญญาจ้างจัดและตกแต่งสถานที่งานเทศกาลอาหารถิ่น "ไทยฟุ้ง ปรุงไทย" 
 (Thai Taste Thai Fest 2025)</t>
   </si>
   <si>
     <t>ซื้อวัสดุอุปกรณ์เพื่อใช้ในการจัดงานเทศกาลอาหารถิ่น "ไทยฟุ้ง ปรุงไทย" 
 (Thai Taste Thai Fest 2025)</t>
   </si>
   <si>
     <t>สัญญาจ้างประเมินประสิทธิภาพ ประสิทธิผล ติดตามและวิเคราะห์สถานการณ์อาหารไทย อาหารถิ่น ภายใต้โครงการอาหารพื้นถิ่น 
 สู่อาหารโลก (Local Food to World Food) ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุสำนักงาน จำนวน 24 รายการ 
 โดยวิธีเฉพาะเจาะจง </t>
   </si>
   <si>
     <t xml:space="preserve">นางสาวปณิชา สอนสิงห์ </t>
   </si>
   <si>
     <t xml:space="preserve">นางสาวปณิชา 
 สอนสิงห์ </t>
   </si>
   <si>
-    <t>จ้างพิมพ์สลิปคาร์บอนซองเงินเดือนของเจ้าหน้าที่
-[...2 lines deleted...]
-  <si>
     <t>จ้างพิมพ์หนังสือเผยแพร่องค์ความรู้
 เรื่อง ต้มยำกุ้ง 2 ภาษา (ไทยและอังกฤษ) 
 ครั้งที่ 2</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างซ่อมแซมห้องน้ำ ชั้น 1 
 อาคารกรมส่งเสริมวัฒนธรรม </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างซ่อมแซมครุภัณฑ์เก้าอี้สำนักงาน 
 จำนวน 28 รายการ </t>
   </si>
   <si>
     <t>โซฟาไทยสตูดิโอ โดย 
 นางสาวเพ็ญพิชา ชาญพานิช</t>
   </si>
   <si>
     <t>จ้างซ่อมเครื่องฟังเสียง 
 หมายเลขครุภัณฑ์ สวธ.5835-006-4/51 และ หมายเลขครุภัณฑ์ สวธ.5835-001-16/56</t>
   </si>
   <si>
     <t>จ้างจัดพิมพ์เกียรติบัตรและจัดทำฉากหลัง
 ชนิดพับเก็บได้</t>
   </si>
   <si>
@@ -3231,271 +3067,148 @@
     <t xml:space="preserve">สัญญาซื้อระบบปั๊มสูบบำบัดน้ำเสีย 
 พร้อมติดตั้ง </t>
   </si>
   <si>
     <t>จ้างทำวีดิทัศน์สรุปผลงาน soft power 
 ของกรมส่งเสิรมวัฒนธรรมประจำปี พ.ศ. 2568</t>
   </si>
   <si>
     <t>ราคาที่ตกลงซื้อ
 หรือจ้าง</t>
   </si>
   <si>
     <t>เหตุผล
 ที่คัดเลือก
 โดยสรุป</t>
   </si>
   <si>
     <t>วิธีซื้อหรือ
 จ้าง</t>
   </si>
   <si>
     <t>เลขที่สัญญา/
 ใบสั่ง</t>
   </si>
   <si>
-    <t>สัญญาจ้างเหมาบรืการบำรุงรักษาสนามหญ้า
-[...3 lines deleted...]
-  <si>
     <t>สัญญาจ้างเหมาเชื่อมโยงสัญญาณอินเทอร์เน็ต ประจำปีงบประมาณ พ.ศ. 2568 (e-bidding)</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างจัดงานแถลงข่าว การจัดงานประเพณีลอยกระทง พุทธศักราช 2567 </t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างบำรุงรักษาเครื่องคอมพิวเตอร์
 และอุปกรณ์ต่อพวง ประจำปีงบประมาณ 
 พ.ศ. 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาเช่าเครื่องถ่ายเอกสารของกรมส่งเสริมวัฒนธรรม ประจำปีงบประมาณ พ.ศ. 2568 </t>
   </si>
   <si>
-    <t>สัญญาจ้างเหมาบริการรักษาความปลอดภัย
-[...15 lines deleted...]
-  <si>
     <t>จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ร้อยเอ็ด) วันที่ 13-14 พฤศจิกายน 2567</t>
   </si>
   <si>
     <t>สัญญาจ้างจัดงานประเพณีลอยกระทง 
 พุทธศักราช 2567</t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเผยแพร่ประชาสัมพันธ์ "ประเพณีลอยกระทง พุทธศักราช 2567" ในหนังสือพิมพ์รายวัน 
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอกจัดเก็บข้อมูล
 องค์ความรู้ศิลปะการแสดงพื้นบ้าน </t>
   </si>
   <si>
     <t>จ้างจัดทำนิทรรศการชุด "ต้มยำกุ้ง" 
 (Tomyum Kung) โดยวิธีเฉพาะจะจง</t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอก เพื่อจัดทำ
-[...14 lines deleted...]
-  <si>
     <t>สัญญาซื้อขายครุภัณฑ์ชุดอุปกรณ์สำหรับ follow Spot ยี่ห้อ xenon spot รุ่น xps 3000 A 
 จำนวน 1 ชุด</t>
   </si>
   <si>
     <t xml:space="preserve">โรงพิมพ์มหาวิทยาลัย
 ธรรมศาสตร์ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างทำนิทรรศการเผยแพร่การดำเนินงาน
 ด้านสิทธิมนุษยชนของกรมส่งเสริมวัฒนธรรม ประจำปีงบประมาณ พ.ศ. 2567 </t>
   </si>
   <si>
     <t>นายวิเศษศักดิ์ 
 ฮวดวงษา</t>
-  </si>
-[...3 lines deleted...]
-ประจำปีงบประมาณ พ.ศ. 2568 </t>
   </si>
   <si>
     <t>สัญญาจ้างเผยแพร่ประชาสัมพันธ์ 
 "กิจกรรมทางวัฒนธรรม" ทางสื่อ Social Media 
 ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t>สัญญาซื้อขายหมึกพิมพ์สำหรับเครื่องพิมพ์ 
 จำนวน 39 รายการ</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างพิมพ์หนังสือ "มารยาทไทย มารยาทในสังคม
 ฉบับไทย-อังกฤษ โดยมี E-book ฉบับไทย-อังกฤษ และฉบับไทย-จีน </t>
   </si>
   <si>
-    <t>จ้างเหมาเช่ารถบัสปรับอากาศ พร้อมพนักงาน
-[...5 lines deleted...]
-  <si>
     <t>จ้างพิมพ์หนังสือ "แนวทางปฏิบัติด้านมารยาท 
 และวัฒนธรรมของประเทศสมาชิกอาเซียน
 บวกสาม (จีน ญี่ป่น เกาหลี) ฉบับไทย-อังกฤษ</t>
   </si>
   <si>
-    <t>จ้างเหมาบริการจัดเก็บข้อมูลการใช้พลังงาน 
-[...34 lines deleted...]
-  <si>
     <t>นายพงศธร 
 พลเที่ยง</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอก จัดทำ
 องค์ความรู้ด้านวัฒนธรรม จำนวน 1 ราย </t>
-  </si>
-[...3 lines deleted...]
-(ประณีตศิลป์-ช่างปั้น หล่อ) พุทธศักราช 2566</t>
   </si>
   <si>
     <t xml:space="preserve">นายวันชัย 
 มารมย์ </t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างที่ปรึกษาการบริหารจัดการเครือข่าย
 ทางวัฒนธรรมกับสหพันธ์เมือง และรัฐบาล
 ท้องถิ่นระหว่างประเทศ </t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุสำนักงานโครงการเสริมสร้างภาพลักษณ์
 ความเป็นไทยสู่สากล จำนวน 40 รายการ </t>
   </si>
   <si>
     <t xml:space="preserve">ก๊อปปี้ดี 
 แอ็ดเวอร์ไทซิ่ง </t>
   </si>
   <si>
-    <t>จ้างเหมาบริการบำรุงรักษาระบบเสียงโสตทัศนูปกรณ์ กรมส่งเสริมวัฒนธรรม 
-[...8 lines deleted...]
-  <si>
     <t>นายชัยณรงค์ 
 ชูดอนตรอ</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน 
-(จ.นครศรีธรรมราช) วันที่ 11-12 กุมภาพันธ์ 2568 </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน 
 (จ.สงขลา) วันที่ 17-18 กุมภาพันธ์ 2568 </t>
   </si>
   <si>
     <t xml:space="preserve">นายวัชรพล 
 โพธิสาร </t>
-  </si>
-[...8 lines deleted...]
-สยามบรมราชกุมารี </t>
   </si>
   <si>
     <t>ซื้อกระดาษถ่ายเอกสาร A4 จำนวน 500 รีม</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในการดำเนินการ 
 จำนวน 24 รายการ </t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบำรุงรักษาซ่อมแซมระบบปรับอากาศ
 และเครื่องปรับอากาศหออัครศิลปิน </t>
   </si>
   <si>
     <t>สัญญาจ้างเหมาจัดกิจกรรม "รดน้ำขอพรศิลปินแห่งชาติ ผู้ทรงคุณวุฒทางวัฒนธรรม ผู้มีผลงานดีเด่นทางวัฒนธรรม และผู้บริหารวัฒนธรรม 
 เนื่องในเทศกาลสงกรานต์" ประจำปี พ.ศ. 2568</t>
   </si>
   <si>
     <t>จ้างทำสื่อวีดิทัศน์มรดกภูมิปัญญาทางวัฒนธรรม 
 ที่ได้รับการประกาศขึ้นบัญชีมรดกภูมิปัญญา
 ทางวัฒนธรรม ประจำปีพุทธศักราช 2567</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างที่ปรึกษาโครงการส่งเสริมศิลปะดนตรีพื้นบ้านสู่ดนตรีร่วมสมัย ประจำปีงบประมาณ 
 พ.ศ. 2568 </t>
   </si>
@@ -3512,360 +3225,626 @@
 ศูนย์วัฒนธรรมแห่งประเทศไทย 
 หมายเลขครุภัณฑ์ สวธ.4120-001-72/66</t>
   </si>
   <si>
     <t>นางสาวอรษา 
 เล่าหิ้น</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน 
 (จ.ลำปาง,จ.เชียงใหม่) วันที่ 24-27 เมษายน 2568 </t>
   </si>
   <si>
     <t>จ้างพิมพ์สูจิบัตร งานแสดงคอนเสิร์ตประจำปี 
 ครั้งที่ 1 ของวงดุริยางค์เยาวชนไทย 
 ในพระอุปถัมภ์สมเด็จพระพี่นางเธอ 
 เจ้าฟ้ากัลยาณิวัฒนา กรมหลวงนราธิวาส
 ราชนครินทร์ ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุจัดทำป้ายฉากเวที จำนวน 6 รายการ สำหรับงานแสดงคอนเสิร์ตประจำปี ครั้งที่ 1 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์
 สมเด็จพระพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนา 
 กรมหลวงนราธิวาสราชนครินทร์ 
 ประจำปีงบประมาณ พ.ศ. 2568 </t>
   </si>
   <si>
-    <t xml:space="preserve">ซื้อไส้กรองเครื่องกรองน้ำ ยี่ห้อ eSpring 
-[...9 lines deleted...]
-  <si>
     <t xml:space="preserve">นางสาวอรษา 
 เล่าหิ้น </t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน 
-[...6 lines deleted...]
-  <si>
     <t>ซื้อวัสดุอุปกรณ์ลิฟท์โดยสาร อาคารกรมส่งเสริมวัฒนธรรม จำนวน 3 รายการ</t>
-  </si>
-[...2 lines deleted...]
-ขนาด 60,000 บีทียู จำนวน 6 เครื่อง </t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อวัสดุอุปกรณ์เพื่อใช้ในการประกอบการประชุม
 เชิงปฏิบัติการพัฒนาแหล่งเรียนรู้ทางวัฒนธรรม 
 ประจำปีงบประมาณ พ.ศ. 2568 </t>
   </si>
   <si>
     <t>จ้างผลิตวีดิทัศน์เกี่ยวกับการบริหารจัดการมรดก
 ภูมิปัญญาทางวัฒนธรรมในประเทศไทย 
 เรื่อง “ICH Management in Thailand” </t>
   </si>
   <si>
     <t>จ้างพิมพ์สูจิบัตรการแสดงดนตรีไทยครูอาวุโส
 แห่งรัตนโกสินทร์เฉลิมพระเกียรติสมเด็จ
 พระกนิษฐาธิราชเจ้า กรมสมเด็จพระเทพ
 รัตนราชสุดาฯ สยามบรามราชกุมารี 
 ประจำปีพุทธศักราช 2568</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 4 คัน 
 (จ.ฉะเชิงเทรา) วันที่ 12-14 มิถุนายน 2568 </t>
   </si>
   <si>
-    <t>จ้างจัดสถานที่สำหรับการประกวดเยาวชน
-[...8 lines deleted...]
-  <si>
     <t xml:space="preserve">จ้างกำจัดปลวก หนู และมด 
 ภายในอาคารกรมส่งเสริมวัฒนธรรม </t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน 
-[...2 lines deleted...]
-  <si>
     <t>ซื้อกระดาษถ่ายเอกสาร A4 สีขาว 
 ความหนา 80 แกรม จำนวน 50 กล่อง</t>
   </si>
   <si>
-    <t>สัญญาเช่าพื้นที่ศูนย์การประชุมแห่งชาติสิริกิติ์ 
-[...7 lines deleted...]
-  <si>
     <t>สัญญาจ้างเหมาพัฒนารูปแบบการนำเสนอข้อมูล
 บ้านศิลปินแห่งชาติในรูปแบบ Virtual Tour</t>
   </si>
   <si>
-    <t>ซื้อช่อดอกไม้สด จำนวน 4 ช่อ งานแสดงคอนเสิร์ตประจำปี ครั้งที่ 2 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์ สมเด็จพระเจ้า
-[...23 lines deleted...]
-  <si>
     <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในการปฏิบัติการ 
 จำนวน 8 รายการ </t>
-  </si>
-[...19 lines deleted...]
-ประจำปีงบประมาณ พ.ศ.2568</t>
   </si>
   <si>
     <t>จ้างเหมาบันทึกภาพและเสียง งานแสดงคอนเสิร์ตประจำปีของวงดุริยางค์เครื่องลมเยาวชนไทย ประจำปีงบประมาณ พ.ศ. 2568</t>
   </si>
   <si>
     <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 6 คัน 
 (จ.นครนายก) วันที่ 14-16 สิงหาคม 2568 </t>
   </si>
   <si>
     <t>จ้างเหมาบันทึกภาพเเละเสียง งานเเสดง
 คอนเสิร์ตประจำปี ของคณะนักร้องประสานเสียงเยาวชนไทย ประจำปีงบประมาณ พ.ศ. 2568 คอนเสิร์ต "The Power of Songs : ศิลป์ เสียง 
 สำเนียงโลก"</t>
   </si>
   <si>
     <t xml:space="preserve">สัญญาจ้างเหมาจัดทำนิทรรศการพร้อมดอกไม้ประดับตกแต่งในการจัดงานการแสดงดนตรีไทย
 โดยครูอาวุโสแห่งรัตนโกสินทร์ เฉลิมพระเกียรติสมเด็จพระกนิษฐาธิราชเจ้า กรมสมเด็จพระเทพรัตนราชสุดาฯ สยามบรมราชกุมารี </t>
   </si>
   <si>
     <t>ซื้อวัสดุสำหรับใช้ในกิจกรรมถ่ายทอดงานศิลป์
 กับศิลปินแห่งชาติ จำนวน 59 รายการ </t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงาน
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">ซื้อกระดาษถ่ายเอกสาร A4 จำนวน 1,000 รีม </t>
-  </si>
-[...3 lines deleted...]
-พ.ศ. 2568</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อหนังสืออิเล็กทรอนิกส์ Hibrary (ebook) 
 จำนวน 187 สิทธิ์ </t>
   </si>
   <si>
-    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน 
-[...12 lines deleted...]
-  <si>
     <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในการดำเนินงาน 
 จำนวน 30 รายการ </t>
   </si>
   <si>
-    <t>สัญญาซื้อขายครุภัณฑ์คอมพิวเตอร์ รายการ
-[...3 lines deleted...]
-  <si>
     <t>จ้างจัดทำสื่อประชาสัมพันธ์งานมรดกภูมิปัญญา
 ทางวัฒนธรรมไทยสำหรับเด็กและเยาวชน</t>
   </si>
   <si>
     <t xml:space="preserve">ซื้อกระดาษถ่ายเอกสาร A4 จำนวน 60 กล่อง </t>
   </si>
   <si>
-    <t>จ้างพิมพ์หนังสือมารยาทไทย มารยาทในสังคม 
-[...3 lines deleted...]
-  <si>
     <t>ซื้อวัสดุงานไฟฟ้าอาคารและวัสดุงานไฟฟ้าเวที 
 (ไฟฟ้าอาคาร)</t>
   </si>
   <si>
     <t>ซื้อวัสดุงานไฟฟ้าอาคารและวัสดุงานไฟฟ้าเวที 
 (ไฟฟ้าเวที)</t>
   </si>
   <si>
     <t xml:space="preserve">บริษัท วรนัณ 
 จำกัด </t>
   </si>
   <si>
     <t>สัญญาจ้างพิมพ์หนังสือสิริศิลปิน ศิลปินแห่งชาติ 
 และศิลปินแห่งชาติ พุทธศักราช 2567</t>
+  </si>
+  <si>
+    <t>สัญญาจ้างเหมาบรืการบำรุงรักษาสนามหญ้าและสวนไม้ประดับ บริเวณกรมส่งเสริมวัฒนธรรม ศูนย์วัฒนธรรมแห่งประเทศไทย สำนักพิจารณาภาพยนตร์และวีดิทัศน์ และหออัครศิลปิน 
+จ.ปทุมธานี ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t>สัญญาจ้างเหมาพนักงานขับรถยนต์ส่วนกลางของกรมส่งเสริมวัฒนธรรม ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t>สัญญาจ้างเหมาบริการรักษาความปลอดภัยของกรมส่งเสริมวัฒนธรรม 
+ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">จ้างจัดกิจกรรมส่งเสริม </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Thai Cultural Content for Soft Power Presented by Moodeng </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาจ้างเหมาบริการพนักงานรับ-ส่งเอกสารของกรมส่งเสริมวัฒนธรรม 
+ประจำปีงบประมาณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอกจัดเก็บข้อมูลและรวบรวมผลการดำเนินงาน กิจกรรมการแสดงดนตรีไทยครูอาวุโสแห่งรัตนโกสินทร์ เฉลิมพระเกียรติสมเด็จพะกนิษฐาธิราชเจ้า กรมสมเด็จพระเทพรัตนราชสุดาฯ สยามบรมราชกุมารี ปีงบประมาณ พ.ศ. 2568 จำนวน 1 ราย </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอกจัดเก็บข้อมูลและรวบรวมผลการดำเนินงาน กิจกรรมเทิดพระเกียรติสถาบันพระมหากษัตริย์ ประจำปีงบประมาณ พ.ศ. 2568 จำนวน 1 ราย </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเผยแพร่ประชาสัมพันธ์ "ประเพณีลอยกระทง พุทธศักราช 2567" ในหนังสือพิมพ์รายวัน จำนวน 1 ครั้ง </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ขอนแก่น) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอกจัดเก็บข้อมูล องค์ความรู้ศิลปะพื้นบ้านและดนตรีร่วมสมัย </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอก เพื่อจัดทำ
+ทำเนียบหนังสือสื่อสิ่งพิมพ์ห้องสมุดสารสนเทศ หออัครศิลปิน จำนวน 1 ราย </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอก เพื่อให้บริการและจัดทำรายงานข้อมูลผู้เข้ารับบริการหออัครศิลปิน จ.ปทุมธานี จำนวน 1 ราย </t>
+  </si>
+  <si>
+    <t>สัญญาจ้างทำของบำรุงรักษาระบบจองสถานที่ออนไลน์ของศูนย์วัฒนธรรมแห่งประเทศไทย (tcc booking.net) ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบำรุงรักษาลิฟต์และบันไดเลื่อน ศูนย์วัฒนธรรมแห่งประเทศไทย 
+ประจำปีงบประมาณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t>จ้างเหมาเช่ารถบัสปรับอากาศ พร้อมพนักงานขับรถ จำนวน 1 คัน เพื่อใช้ในการเดินทางในประเทศญี่ปุ่น กิจกรรมการแลกเปลี่ยนเรียนรู้การบริหารจัดการแหล่งเรียนรู้ทางวัฒนธรรมในต่างประเทศ</t>
+  </si>
+  <si>
+    <t>จ้างเหมาบริการจัดเก็บข้อมูลการใช้พลังงาน อาคารศูนย์วัฒนธรรมแห่งประเทศไทย (อาคารควบคุมตาม พ.ร.บ. การส่งเสริมการอนุรักษ์พลังงาน พ.ศ. 2535 แก้ไขเพิ่มเติม พ.ศ. 2550) ประจำปีงปบระมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบำรุงรักษาระบบกล้องวงจรปิด อาคารศูนย์วัฒนธรรมแห่งประเทศไทย ประจำปีงบประมณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t>จ้างเหมาบริการบุคคลภายนอกจัดทำข้อมูลวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์ สมเด็จพระเจ้าพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนา กรมหลวงนราธิวาสราชนครินทร์และคณะนักร้องประสานเสียงเยาวชนไทย</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบำรุงรักษาระบบลิฟต์ 
+อาคารสำนักพิจารณาภาพยนตร์และวีดิทัศน์ ประจำปีงบประมาณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการบุคคลภายนอก จัดทำข้อมูลศิลปะการแสดงพื้นบ้าน 4 ภาค ประยุกต์ สู่ศิลปะการแสดงร่วมสมัย </t>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาจ้างเหมาบริการบำรุงรักษา ซ่อมแซมระบบป้องกันอัคคีภัยและระบบบำบัดน้ำเสีย อาคารศูนย์วัฒนธรรมแห่งประเทศไทย และอาคารสำนักพิจารณาภาพยนตร์และวีดิทัศน์ ประจำปีงบประมาณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาจ้างเหมาระบบไฟฟ้า อาคารกรมส่งเสริมวัฒนธรรม อาคารศูนย์วัฒนธรรมแห่งประเทศไทย และอาคารสำนักพิจารณาภาพยนตร์และวีดิทัศน์ ประจำปีงบประมาณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการขนย้ายครุภัณฑ์ พร้อมอุปกรณ์ ของกองมรดกภูมิปัญญาทางวัฒนธรรม </t>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาจ้างที่ปรึกษาการบริหารจัดการมรดกภูมิปัญญาทางวัฒนธรรมอย่างยั่งยืน โดยมีชุมชนเป็นฐาน </t>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาซื้อขายครุภัณฑ์ม่านเทาหรือม่านเงิน (TAB CURTAIN) พร้อมติดตั้ง หอประชุมใหญ่และหอประชุมเล็ก ศูนย์วัฒนธรรม
+แห่งประเทศไทย </t>
+  </si>
+  <si>
+    <t>จ้างทำข้อมูลมรดกภูมิปัญญาทางวัฒนธรรมในรูปแบบสื่อสิ่งพิมพ์และผลิตภัณฑ์ของเล่น</t>
+  </si>
+  <si>
+    <t>สัญญาจ้างเหมาจัดงานเปิดบ้านศิลปินแห่งชาติ ร.ต.ทวี ฐูรณเขตต์ ศิลปินแห่งชาติสาขาทัศนศิลป์ (ประณีตศิลป์-ช่างปั้น หล่อ) พุทธศักราช 2566</t>
+  </si>
+  <si>
+    <t>จ้างเหมาเช่ารถยนต์ปรับอากาศ พร้อมพนักงานขับรถ จำนวน 2 คัน เพื่อใช้ในการเดินทางในสหรัฐอเมริกา กิจกรรมถ่ายทอดงานศิลป์กับศิลปินแห่งชาติ เผยแพร่ผลงานจิตรกรรม ครุศิลปะ</t>
+  </si>
+  <si>
+    <t>จ้างพิมพ์เกียรติบัตร เพื่อมอบให้แก่ผู้เข้าร่วมการประกวด เยาวชนต้นแบบมารยาทไทย และมารยาทในสังคม</t>
+  </si>
+  <si>
+    <t>จ้างเหมาบริการบำรุงรักษาระบบเสียงโสตทัศนูปกรณ์ กรมส่งเสริมวัฒนธรรม 
+ศูนย์วัฒนธรรมแห่งประเทศไทย สำนักพิจารณาภาพยนตร์และวีดิทัศน์ ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t>สัญญาจ้างผลิตชุดนิทรรศการเคลื่อนที่รณรงค์อัตลักษณ์ความเป็นไทย หัวข้อ "ยิ้ม ไหว้ สวัสดี ขอบคุณ ขอโทษ" (ไทย-อังกฤษ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในโครงการสร้างรายได้แก่ ศิลปิน นักแสดงพื้นบ้าน ชุมชนเจ้าของมรดกภูมิปัญญา </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.นครศรีธรรมราช) วันที่ 11-12 กุมภาพันธ์ 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.อุบลราชธานี) วันที่ 15-17 กุมภาพันธ์ 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาจ้างจัดงานแถลงข่าวการประกวดเยาวชนต้นแบบด้านมารยาทไทยและมารยาทในสังคม ประจำปีงบประมาณ พ.ศ. 2568 ถ้วยพระราชทานสมเด็จพระกนิฐษาธิราชเจ้า กรมสมเด็จพระเทพรัตนราชสุดาฯ สยามบรมราชกุมารี </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ซื้อหมึกพิมพ์ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">HP Laser Jet Pro 4003 dn </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาจ้างจัดทำสื่อนิทรรศการชั่วคราว สำหรับอาคารนิทรรศการไทย (Thailand Pavilion) ในงาน World Expo 2025 Osaka Kansai
+ณ ประเทศญี่ปุ่น </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ซื้อไส้กรองเครื่องกรองน้ำ ยี่ห้อ eSpring 
+จำนวน 4 ชิ้น หมายเลขครุภัณฑ์ สวช. 4610-007-1/56 
+</t>
+  </si>
+  <si>
+    <t>จ้างเหมาบันทึกภาพและเสียง งานแสดงคอนเสิร์ตประจำปี ครั้งที่ 1 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์สมเด็จพระพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนา กรมหลวงนราธิวาสราชนครินทร์ ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t>สัญญาจ้างจัดทำเครื่องมือวัดองค์ความรู้มรดกภูมิปัญญาทางวัฒนธรรมเพื่อเด็กและเยาวชนพร้อมจัดทำร่างแบบทดสอบก่อนเรียน (Pre-Test) และจัดทำร่างแบบทดสอบหลัง (Post-Test)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.สงขลา,จ.สตูล) วันที่ 16-17 พฤษภาคม 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาจ้างจัดงานเฉลิมพระเกียติ 70 พรรษา สมเด็จพระกนิษฐาธิราชเจ้า กรมสมเด็จพระเทพรัตนราชสุดาฯ สยามบรมราชกุมารี </t>
+  </si>
+  <si>
+    <t xml:space="preserve">เช่าเครื่องปรับอากาศแบบแยกส่วนชนิดตู้ตั้งพื้น ขนาด 60,000 บีทียู จำนวน 6 เครื่อง </t>
+  </si>
+  <si>
+    <t>จ้างทำเข็มวิศิษฏศิลปิน กิจกรรมการแสดงดนตรีไทยโดยครูอาวุโสแห่งรัตนโกสินทร์ 
+เฉลิมพระเกียรติสมเด็จพระกนิษฐาธิราชเจ้า กรมสมเด็จพระเทพรัตนราชสุดาฯ 
+สยามบรมราชกุมารี ประจำปี พ.ศ. ๒๕๖๘</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างซ่อมเครื่องทำความเย็นของระบบปรับอากาศหลักหอประชุมเล็ก ศูนย์วัฒนธรรมแห่งประเทศไทย จำนวน 2 เครื่อง </t>
+  </si>
+  <si>
+    <t>จ้างจัดสถานที่สำหรับการประกวดเยาวชน
+ต้นแบบมารยาทไทย และมารยาทในสังคม ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t>สัญญาซื้อขาย วัสดุสำนักงานเพื่อใช้ในโครงการส่งเสริมและเผยแพร่ค่านิยมและวัฒนธรรมความเป็นไทยกิจกรรมมารยาทไทย และมารยาทในสังคม จำนวน 37 รายการ</t>
+  </si>
+  <si>
+    <r>
+      <t>สัญญาจ้างเหมาผลิตและเผยแพร่ข้อมูล
+ทางวัฒนธรรมผ่านสื่อ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Social Media </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+ระหว่างเดือนมิถุนายน-กันยายน 2568</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในโครงการยกย่องเชิดชูเกียรติทางวัฒนธรรม </t>
+  </si>
+  <si>
+    <t>สัญญาจ้างเผยแพร่ประชาสัมพันธ์เครือข่ายทางวัฒนธรรมเข้าร่วมประกวด "รางวัลเมืองที่พัฒนาอย่างยั่งยืนด้วยมิติทางวัฒนธรรม - Thailand Culture for SDGs"</t>
+  </si>
+  <si>
+    <t>สัญญาซื้อขาย ฟิลม์กรองแสงลดความร้อนพร้อมติดตั้ง อาคารนิทรรสการและบริการทางการศึกษา</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.สงขล,จ.ปัตตานี) วันที่ 1-4 กรกฎาคม 2568 </t>
+  </si>
+  <si>
+    <r>
+      <t>สัญญาเช่าพื้นที่ศูนย์การประชุมแห่งชาติสิริกิติ์ เพื่อจัดประชุมนานาชาติด้านซอฟตืพาวเวอร์</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Soft Power Forum 2025)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">สัญญาประชาสัมพันธ์และยกระดับภาพลักษณ์ ของอาหารถิ่นไทยสู่ระดับสากล </t>
+  </si>
+  <si>
+    <t>จ้างพิมพ์หนังสือปูชนียบุคคลด้านภาษาไทย ผู้ใช้ภาษาไทยดีเด่น ผู้ใช้ภาษาไทยถิ่นดีเด่น และผู้มีคุณูปการต่อการใช้ภาษาไทย พุทธศักราช 2568</t>
+  </si>
+  <si>
+    <t>ซื้อช่อดอกไม้สด จำนวน 4 ช่อ งานแสดงคอนเสิร์ตประจำปี ครั้งที่ 2 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์ สมเด็จพระเจ้าพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนากรมหลวงนราธิวาสราชนครินทร์ ประจำปีงบประมาณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t>ซื้อวัสดุจัดทำป้ายฉากเวที งานแสดงคอนเสิร์ตประจำปี ครั้งที่ 2 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์ สมเด็จพระเจ้าพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนากรมหลวงนราธิวาสราชนครินทร์ ประจำปีงบประมาณ พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบันทึกภาพและเสียง งานแสดงคอนเสิร์ตประจำปี ครั้งที่ 2 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์ สมเด็จพระเจ้าพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนากรมหลวงนราธิวาสราชนครินทร์ ประจำปีงบประมาณ พ.ศ. 2568 </t>
+  </si>
+  <si>
+    <t>จ้างพิมพ์สูจิบัตร งานแสดงคอนเสิร์ตประจำปี ครั้งที่ 2 ของวงดุริยางค์เยาวชนไทย ในพระอุปถัมภ์ สมเด็จพระเจ้าพี่นางเธอ เจ้าฟ้ากัลยาณิวัฒนากรมหลวงนราธิวาสราชนครินทร์ ประจำปีงบประมาณ พ.ศ.2568</t>
+  </si>
+  <si>
+    <t>จ้างเหมาจัดทำคัตเอ๊าท์ กิจกรรมการแสดงดนตรีไทยโดยครูอาวุโสแห่งรัตนโกสินทร์ เฉลิมพระเกียรติสมเด็จพระกนิษฐาธิราชเจ้า กรมสมเด็จพระเททรัตนราชสุดาฯ สยามบรมราชกุมารี ประจำปีพุทธศักราช 2568</t>
+  </si>
+  <si>
+    <r>
+      <t>จ้างจัดกิจกรรมการประกวดออกแบบสกินไทย</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (Design Contest)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในการดำเนินงาน จำนวน 26 รายการ </t>
+  </si>
+  <si>
+    <t>จ้างพิมพ์สูจิบัตร การเเสดงคอนเสิร์ตประจำปี ของคณะนักร้องประสานเสียงเยาวชนไทย ประจำปีงบประมาณ พ.ศ. 2568 คอนเสิร์ต "The Power of Songs : ศิลป์ เสียง สำเนียงโลก"</t>
+  </si>
+  <si>
+    <t>จ้างเหมาสแกนหนังสือวิจัยโครงการรวบรวมและจัดเก็บข้อมูลมรดกภูมิปัญญา ทางวัฒนธรรม เป็นหนังสืออิเล็กทรอนิกส์ (ebook) จำนวน 28 เล่ม</t>
+  </si>
+  <si>
+    <t>จ้างพิมพ์สูจิบัตร งานแสดงคอนเสิร์ตประจำปีของวงดุริยางค์เครื่องลมเยาวชนไทย ประจำปีงบประมาณ พ.ศ.2568</t>
+  </si>
+  <si>
+    <t>ซื้อวัสดุจัดทำป้ายฉากเวที จำนวน 7 รายการ สำหรับงานแสดงคอนเสิร์ตประจำปี ของวงดุริยางค์เครื่องลมเยาวชนไทย ประจำปีงบประมาณ พ.ศ.2568</t>
+  </si>
+  <si>
+    <t>ซื้อวัสดุจัดทำป้ายฉากเวที จำนวน 7 รายการ สำหรับการแสดงคอนเสิร์ตประจำปี ของคณะนักร้องประสานเสียงเยาวชนไทย ประจำปีงบประมาณ พ.ศ.2568 คอนเสิร์ต "The Power of Song : ศิลป์ เสียง สำเนียงโลก </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.สงขลา,จ.ยะลา,จ.นราธิวาส) วันที่ 22-24 สิงหาคม 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงาน ขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.นครศรีธรรมราช,จ.ยะลา,จ.สงขลา,จ.ชุมพร) วันที่ 21-26 สิงหาคม 2568 </t>
+  </si>
+  <si>
+    <t>สัญญาจ้างเหมาบันทึกภาพและเสียงการแสดนดนตรีไทยโดยครูอาวุโสแห่งรัตนโกสินทร์ เฉลิมพระเกียรติสมเด็จพระกนิษฐาธิราชเจ้า กรมสมเด็จพระเทพรัตนราชสุดาฯ สยามบรมราชกุมารี ประจำปีพุทธศักราช 2568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.สงขลา,จ.ยะลา) วันที่ 27-30 สิงหาคม 2568 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.สงขลา,จ.ยะลา) วันที่ 27-30 สิงหาคม 2568 </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">จ้างเช่าเครื่องควบคุมแสงการแสดง 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Avolites Tiger Touch </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="TH SarabunPSK"/>
+        <family val="2"/>
+      </rPr>
+      <t>จำนวน 1 เครื่อง</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (รวมค่าน้ำมันเชื้อเพลิง) จำนวน 2 คัน (จ.ยะลา) วันที่ 27-29 สิงหาคม 2568 </t>
+  </si>
+  <si>
+    <t>สัญญาจ้างปรับปรุงและพัฒนาระบบทะเบียนใบอนุญาตประกอบกิจการภาพยนตร์และวีดิทัศน์และพัฒนาระบบสารสนเทศเพื่อการจัดการอนุญาตภาพยนตร์และวีดิทัศน์และสื่อโฆษณาภาพยนตร์และวีดิทัศน์เพื่อรับรองกฎกระทรวงฉบับแก้ไข</t>
+  </si>
+  <si>
+    <t>สัญญาซื้อขายหมึกพิมพ์สำหรับเครื่องพิมพ์ จำนวน 18 รายการ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาเช่ารถปรับอากาศพร้อมพนักงานขับรถ จำนวน 1 คัน </t>
+  </si>
+  <si>
+    <t>จ้างผลิตโล่พร้อมเข็มรางวัลประกาศยกย่องเชิดชูเกียรติบุคคล กลุ่มบุคคล องค์กร หรือหน่วยงาน
+ที่ทำคุณประโยชน์เกี่ยวกับการส่งเสริมและรักษามรดกภูมิปัญญาทางวัฒนธรรม ประจำปี พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">จ้างเหมาบริการรถตู้ปรับอากาศพร้อมพนักงานขับรถ (ไม่รวมค่าน้ำมันเชื้อเพลิง) จำนวน 1 คัน (จ.ลำปาง,จ.เชียงใหม่) วันที่ 4-5 กันยายน 2568 </t>
+  </si>
+  <si>
+    <t>จ้างผลิตโล่รางวัลและกรอบรูปใส่เกียรติบัตร พร้อมพิมพ์เกียรติบัตร ยกย่องเชิดชูเกียรติเพื่อยกระดับภาพลักษณ์ของอาหารถิ่น</t>
+  </si>
+  <si>
+    <t>จ้างออกแบบและพิมพ์สูจิบัตรประกาศยกย่องเชิดชูเกียรติบุคคล กลุ่มบุคคล องค์กร หรือหน่วยงานที่ทำคุณประโยชน์ในการส่งเสริมและรักษามรดกภูมิปัญญาทางวัฒนธรรม ประจำปี พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t>ซื้อวัสดุสำนักงาน เพื่อใช้ในการจัดกิจกรรมยกย่องชิดชูเกียรติ บุคคล องค์กร หรือหน่วยงานที่ทำคุณประโยขน์ เกี่ยวกับการส่งเสริมและรักษามรดกภูมิปัญญาทางวัฒนธรรม ประจำปี พ.ศ. 2568 
+จำนวน 21 รายการ</t>
+  </si>
+  <si>
+    <t>จ้างผลิตสื่อวีดิทัศน์ของผู้ได้รับการประกาศยกย่องเชิดชูเกียรติบุคคล กลุ่มบุคคล องค์กร หรือหน่วยงานที่ทำคุณประโยชน์เกี่ยวกับการส่งเสริมและรักษามรดกภูมิปัญญาทางวัฒนธรรม ประจำปี พ.ศ. 2568</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ซื้อวัสดุสำนักงาน เพื่อใช้ในการดำเนินงาน จำนวน 30 รายการ </t>
+  </si>
+  <si>
+    <t>จ้างพิมพ์สลิปคาร์บอนซองเงินเดือนของเจ้าหน้าที่กรมส่งเสริมวัมนธรรม</t>
+  </si>
+  <si>
+    <t>สัญญาซื้อขายครุภัณฑ์คอมพิวเตอร์ รายการเครื่องพิมพ์เลเซอร์ หรือ LED สี ชนิด Network แบบที่ 2 (27 หน้า/นาที) จำนวน 2 เครื่อง</t>
+  </si>
+  <si>
+    <t>จ้างพิมพ์หนังสือมารยาทไทย มารยาทในสังคม ฉบับไทย - อังกฤษ โดยมี E-book 
+ฉบับไทย - อังกฤษ และฉบับไทย - จีน ครั้งที่ 2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="[$-1010000]d/m/yyyy;@"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
-      <sz val="20"/>
+      <sz val="22"/>
       <color theme="1"/>
-      <name val="TH SarabunIT๙"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="26"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
@@ -3928,282 +3907,363 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="39" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="39" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="39" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
-[...1 lines deleted...]
-    <cellStyle name="ส่วนที่ถูกเน้น1" xfId="2" builtinId="29"/>
+    <cellStyle name="Accent1" xfId="2" builtinId="29"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ธีมของ Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4265,51 +4325,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4407,15556 +4467,15539 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BA2DD17-D132-4998-96E2-D3EC91322C78}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L409"/>
+  <dimension ref="A1:L408"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A389" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B392" sqref="B392"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="P4" sqref="P4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="26.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="30" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.5703125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="17.140625" style="17" customWidth="1"/>
+    <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="53.140625" style="68" customWidth="1"/>
+    <col min="3" max="4" width="20" style="16" customWidth="1"/>
+    <col min="5" max="5" width="18.5703125" style="30" customWidth="1"/>
+    <col min="6" max="6" width="19.85546875" style="30" customWidth="1"/>
+    <col min="7" max="7" width="20" style="16" customWidth="1"/>
+    <col min="8" max="8" width="20" style="30" customWidth="1"/>
+    <col min="9" max="9" width="20" style="16" customWidth="1"/>
+    <col min="10" max="10" width="22.7109375" style="24" customWidth="1"/>
+    <col min="11" max="11" width="17" style="76" customWidth="1"/>
+    <col min="12" max="12" width="17.85546875" style="4" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
-[...18 lines deleted...]
-      <c r="B2" s="48" t="s">
+      <c r="A1" s="41" t="s">
+        <v>794</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="41"/>
+      <c r="G1" s="41"/>
+      <c r="H1" s="41"/>
+      <c r="I1" s="41"/>
+      <c r="J1" s="41"/>
+      <c r="K1" s="41"/>
+      <c r="L1" s="41"/>
+    </row>
+    <row r="2" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>705</v>
+      </c>
+      <c r="B2" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="49" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="50" t="s">
+      <c r="C2" s="79" t="s">
+        <v>724</v>
+      </c>
+      <c r="D2" s="79" t="s">
+        <v>725</v>
+      </c>
+      <c r="E2" s="79" t="s">
+        <v>929</v>
+      </c>
+      <c r="F2" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="51"/>
-      <c r="H2" s="49" t="s">
+      <c r="G2" s="78"/>
+      <c r="H2" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="49"/>
-[...3 lines deleted...]
-      <c r="K2" s="48" t="s">
+      <c r="I2" s="79"/>
+      <c r="J2" s="58" t="s">
+        <v>928</v>
+      </c>
+      <c r="K2" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="48"/>
-[...13 lines deleted...]
-      <c r="H3" s="53" t="s">
+      <c r="L2" s="59"/>
+    </row>
+    <row r="3" spans="1:12" ht="69" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="42"/>
+      <c r="B3" s="58"/>
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="80" t="s">
+        <v>704</v>
+      </c>
+      <c r="G3" s="80" t="s">
+        <v>703</v>
+      </c>
+      <c r="H3" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="52" t="s">
-[...6 lines deleted...]
-      <c r="L3" s="55" t="s">
+      <c r="I3" s="82" t="s">
+        <v>927</v>
+      </c>
+      <c r="J3" s="58"/>
+      <c r="K3" s="71" t="s">
+        <v>930</v>
+      </c>
+      <c r="L3" s="38" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>1</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...33 lines deleted...]
-    <row r="5" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B4" s="57" t="s">
+        <v>726</v>
+      </c>
+      <c r="C4" s="10">
+        <v>8000</v>
+      </c>
+      <c r="D4" s="9">
+        <v>8000</v>
+      </c>
+      <c r="E4" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="G4" s="11">
+        <v>8000</v>
+      </c>
+      <c r="H4" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="I4" s="9">
+        <v>8000</v>
+      </c>
+      <c r="J4" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K4" s="72" t="s">
+        <v>408</v>
+      </c>
+      <c r="L4" s="18">
+        <v>243894</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>2</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...33 lines deleted...]
-    <row r="6" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B5" s="57" t="s">
+        <v>727</v>
+      </c>
+      <c r="C5" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D5" s="9">
+        <v>60000</v>
+      </c>
+      <c r="E5" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H5" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" s="9">
+        <v>60000</v>
+      </c>
+      <c r="J5" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K5" s="72" t="s">
+        <v>498</v>
+      </c>
+      <c r="L5" s="18">
+        <v>243895</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="95.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>3</v>
       </c>
-      <c r="B6" s="3" t="s">
-[...33 lines deleted...]
-    <row r="7" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="57" t="s">
+        <v>716</v>
+      </c>
+      <c r="C6" s="10">
+        <v>250000</v>
+      </c>
+      <c r="D6" s="10">
+        <v>250000</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="11">
+        <v>250000</v>
+      </c>
+      <c r="H6" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="I6" s="10">
+        <v>250000</v>
+      </c>
+      <c r="J6" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K6" s="72" t="s">
+        <v>317</v>
+      </c>
+      <c r="L6" s="19">
+        <v>243900</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>4</v>
       </c>
-      <c r="B7" s="3" t="s">
-[...33 lines deleted...]
-    <row r="8" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="B7" s="57" t="s">
+        <v>993</v>
+      </c>
+      <c r="C7" s="10">
+        <v>3130625</v>
+      </c>
+      <c r="D7" s="9">
+        <v>3017400</v>
+      </c>
+      <c r="E7" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="11">
+        <v>3017400</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="9">
+        <v>3017400</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K7" s="72" t="s">
+        <v>318</v>
+      </c>
+      <c r="L7" s="18">
+        <v>243901</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>5</v>
       </c>
-      <c r="B8" s="3" t="s">
-[...29 lines deleted...]
-      <c r="L8" s="5">
+      <c r="B8" s="57" t="s">
+        <v>717</v>
+      </c>
+      <c r="C8" s="10">
+        <v>350000</v>
+      </c>
+      <c r="D8" s="9">
+        <v>350000</v>
+      </c>
+      <c r="E8" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="11">
+        <v>350000</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="I8" s="9">
+        <v>350000</v>
+      </c>
+      <c r="J8" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K8" s="72" t="s">
+        <v>499</v>
+      </c>
+      <c r="L8" s="18">
         <v>243901</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>6</v>
       </c>
-      <c r="B9" s="3" t="s">
-[...33 lines deleted...]
-    <row r="10" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B9" s="57" t="s">
+        <v>718</v>
+      </c>
+      <c r="C9" s="10">
+        <v>190000</v>
+      </c>
+      <c r="D9" s="9">
+        <v>188320</v>
+      </c>
+      <c r="E9" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="11">
+        <v>188320</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I9" s="9">
+        <v>188320</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K9" s="72" t="s">
+        <v>319</v>
+      </c>
+      <c r="L9" s="18">
+        <v>243902</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="93" x14ac:dyDescent="0.5">
       <c r="A10" s="2">
         <v>7</v>
       </c>
-      <c r="B10" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="31" t="s">
+      <c r="B10" s="57" t="s">
+        <v>719</v>
+      </c>
+      <c r="C10" s="13">
+        <v>11400000</v>
+      </c>
+      <c r="D10" s="12">
+        <v>9728148.9600000009</v>
+      </c>
+      <c r="E10" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="F10" s="33" t="s">
-[...21 lines deleted...]
-    <row r="11" spans="1:12" ht="78.75" x14ac:dyDescent="0.4">
+      <c r="F10" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G10" s="11">
+        <v>9728148.9600000009</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="I10" s="12">
+        <v>9728148.9600000009</v>
+      </c>
+      <c r="J10" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K10" s="72" t="s">
+        <v>313</v>
+      </c>
+      <c r="L10" s="20">
+        <v>243907</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>8</v>
       </c>
-      <c r="B11" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="36" t="s">
+      <c r="B11" s="57" t="s">
+        <v>931</v>
+      </c>
+      <c r="C11" s="13">
+        <v>1650000</v>
+      </c>
+      <c r="D11" s="12">
+        <v>1348200</v>
+      </c>
+      <c r="E11" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="F11" s="33" t="s">
-[...17 lines deleted...]
-      <c r="L11" s="8">
+      <c r="F11" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11" s="11">
+        <v>1348200</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1348200</v>
+      </c>
+      <c r="J11" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K11" s="72" t="s">
+        <v>314</v>
+      </c>
+      <c r="L11" s="20">
         <v>243907</v>
       </c>
     </row>
-    <row r="12" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>9</v>
       </c>
-      <c r="B12" s="3" t="s">
-[...33 lines deleted...]
-    <row r="13" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="57" t="s">
+        <v>932</v>
+      </c>
+      <c r="C12" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D12" s="9">
+        <v>499513.45</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="11">
+        <v>499513.45</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="9">
+        <v>499513.45</v>
+      </c>
+      <c r="J12" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K12" s="72" t="s">
+        <v>320</v>
+      </c>
+      <c r="L12" s="18">
+        <v>243908</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>10</v>
       </c>
-      <c r="B13" s="3" t="s">
-[...29 lines deleted...]
-      <c r="L13" s="5">
+      <c r="B13" s="57" t="s">
+        <v>933</v>
+      </c>
+      <c r="C13" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D13" s="9">
+        <v>300000</v>
+      </c>
+      <c r="E13" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="11">
+        <v>300000</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="9">
+        <v>300000</v>
+      </c>
+      <c r="J13" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K13" s="72" t="s">
+        <v>321</v>
+      </c>
+      <c r="L13" s="18">
         <v>243908</v>
       </c>
     </row>
-    <row r="14" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>11</v>
       </c>
-      <c r="B14" s="3" t="s">
-[...29 lines deleted...]
-      <c r="L14" s="5">
+      <c r="B14" s="57" t="s">
+        <v>720</v>
+      </c>
+      <c r="C14" s="10">
+        <v>400000</v>
+      </c>
+      <c r="D14" s="9">
+        <v>400000</v>
+      </c>
+      <c r="E14" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="G14" s="11">
+        <v>400000</v>
+      </c>
+      <c r="H14" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14" s="9">
+        <v>400000</v>
+      </c>
+      <c r="J14" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K14" s="72" t="s">
+        <v>322</v>
+      </c>
+      <c r="L14" s="18">
         <v>243908</v>
       </c>
     </row>
-    <row r="15" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>12</v>
       </c>
-      <c r="B15" s="3" t="s">
-[...33 lines deleted...]
-    <row r="16" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B15" s="57" t="s">
+        <v>721</v>
+      </c>
+      <c r="C15" s="10">
+        <v>99911.25</v>
+      </c>
+      <c r="D15" s="9">
+        <v>99911.25</v>
+      </c>
+      <c r="E15" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="11">
+        <v>99911.25</v>
+      </c>
+      <c r="H15" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="9">
+        <v>99911.25</v>
+      </c>
+      <c r="J15" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K15" s="72" t="s">
+        <v>407</v>
+      </c>
+      <c r="L15" s="18">
+        <v>243909</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>13</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...33 lines deleted...]
-    <row r="17" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B16" s="57" t="s">
+        <v>934</v>
+      </c>
+      <c r="C16" s="13">
+        <v>800000</v>
+      </c>
+      <c r="D16" s="12">
+        <v>372826.3</v>
+      </c>
+      <c r="E16" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="11">
+        <v>372826.3</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="12">
+        <v>372826.3</v>
+      </c>
+      <c r="J16" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K16" s="72" t="s">
+        <v>323</v>
+      </c>
+      <c r="L16" s="18">
+        <v>243913</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>14</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...8 lines deleted...]
-      <c r="E17" s="31" t="s">
+      <c r="B17" s="57" t="s">
+        <v>994</v>
+      </c>
+      <c r="C17" s="13">
+        <v>3400000</v>
+      </c>
+      <c r="D17" s="12">
+        <v>3018249.98</v>
+      </c>
+      <c r="E17" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="F17" s="33" t="s">
-[...17 lines deleted...]
-      <c r="L17" s="5">
+      <c r="F17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" s="11">
+        <v>3018249.98</v>
+      </c>
+      <c r="H17" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="12">
+        <v>3018249.98</v>
+      </c>
+      <c r="J17" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K17" s="72" t="s">
+        <v>324</v>
+      </c>
+      <c r="L17" s="18">
         <v>243913</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>15</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...33 lines deleted...]
-    <row r="19" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B18" s="57" t="s">
+        <v>729</v>
+      </c>
+      <c r="C18" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D18" s="9">
+        <v>100000</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F18" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="11">
+        <v>100000</v>
+      </c>
+      <c r="H18" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="9">
+        <v>100000</v>
+      </c>
+      <c r="J18" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K18" s="72" t="s">
+        <v>325</v>
+      </c>
+      <c r="L18" s="18">
+        <v>243915</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="193.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>16</v>
       </c>
-      <c r="B19" s="3" t="s">
-[...29 lines deleted...]
-      <c r="L19" s="5">
+      <c r="B19" s="57" t="s">
+        <v>995</v>
+      </c>
+      <c r="C19" s="10">
+        <v>10000000</v>
+      </c>
+      <c r="D19" s="9">
+        <v>9876000</v>
+      </c>
+      <c r="E19" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="G19" s="11">
+        <v>9876000</v>
+      </c>
+      <c r="H19" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="I19" s="9">
+        <v>9876000</v>
+      </c>
+      <c r="J19" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K19" s="72" t="s">
+        <v>326</v>
+      </c>
+      <c r="L19" s="18">
         <v>243915</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="99" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>17</v>
       </c>
-      <c r="B20" s="3" t="s">
-[...33 lines deleted...]
-    <row r="21" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B20" s="57" t="s">
+        <v>722</v>
+      </c>
+      <c r="C20" s="10">
+        <v>8000000</v>
+      </c>
+      <c r="D20" s="9">
+        <v>7596000</v>
+      </c>
+      <c r="E20" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F20" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="11">
+        <v>7596000</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" s="9">
+        <v>7596000</v>
+      </c>
+      <c r="J20" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K20" s="72" t="s">
+        <v>316</v>
+      </c>
+      <c r="L20" s="18">
+        <v>243916</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>18</v>
       </c>
-      <c r="B21" s="3" t="s">
-[...29 lines deleted...]
-      <c r="L21" s="5">
+      <c r="B21" s="57" t="s">
+        <v>723</v>
+      </c>
+      <c r="C21" s="10">
+        <v>900000</v>
+      </c>
+      <c r="D21" s="9">
+        <v>780000</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F21" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="G21" s="11">
+        <v>780000</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="I21" s="9">
+        <v>780000</v>
+      </c>
+      <c r="J21" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K21" s="72" t="s">
+        <v>500</v>
+      </c>
+      <c r="L21" s="18">
         <v>243916</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>19</v>
       </c>
-      <c r="B22" s="3" t="s">
-[...33 lines deleted...]
-    <row r="23" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B22" s="57" t="s">
+        <v>996</v>
+      </c>
+      <c r="C22" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D22" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F22" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H22" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J22" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K22" s="72" t="s">
+        <v>501</v>
+      </c>
+      <c r="L22" s="18">
+        <v>243920</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="132.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>20</v>
       </c>
-      <c r="B23" s="3" t="s">
-[...29 lines deleted...]
-      <c r="L23" s="5">
+      <c r="B23" s="57" t="s">
+        <v>731</v>
+      </c>
+      <c r="C23" s="10">
+        <v>14000</v>
+      </c>
+      <c r="D23" s="9">
+        <v>14000</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" s="25" t="s">
+        <v>732</v>
+      </c>
+      <c r="G23" s="11">
+        <v>14000</v>
+      </c>
+      <c r="H23" s="25" t="s">
+        <v>732</v>
+      </c>
+      <c r="I23" s="9">
+        <v>14000</v>
+      </c>
+      <c r="J23" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K23" s="72" t="s">
+        <v>502</v>
+      </c>
+      <c r="L23" s="18">
         <v>243920</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>21</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...33 lines deleted...]
-    <row r="25" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B24" s="57" t="s">
+        <v>997</v>
+      </c>
+      <c r="C24" s="10">
+        <v>202188</v>
+      </c>
+      <c r="D24" s="9">
+        <v>202188</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="11">
+        <v>202188</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="9">
+        <v>202188</v>
+      </c>
+      <c r="J24" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K24" s="72" t="s">
+        <v>315</v>
+      </c>
+      <c r="L24" s="18">
+        <v>243921</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>22</v>
       </c>
-      <c r="B25" s="3" t="s">
-[...33 lines deleted...]
-    <row r="26" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+      <c r="B25" s="60" t="s">
+        <v>998</v>
+      </c>
+      <c r="C25" s="10">
+        <v>165000</v>
+      </c>
+      <c r="D25" s="9">
+        <v>165000</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F25" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="G25" s="11">
+        <v>165000</v>
+      </c>
+      <c r="H25" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="I25" s="9">
+        <v>165000</v>
+      </c>
+      <c r="J25" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K25" s="73" t="s">
+        <v>503</v>
+      </c>
+      <c r="L25" s="18">
+        <v>243923</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>23</v>
       </c>
-      <c r="B26" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="31">
+      <c r="B26" s="60" t="s">
+        <v>999</v>
+      </c>
+      <c r="C26" s="10">
         <v>165000</v>
       </c>
-      <c r="D26" s="31">
+      <c r="D26" s="9">
         <v>165000</v>
       </c>
-      <c r="E26" s="32" t="s">
-[...5 lines deleted...]
-      <c r="G26" s="33">
+      <c r="E26" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="11">
         <v>165000</v>
       </c>
-      <c r="H26" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="31">
+      <c r="H26" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="I26" s="9">
         <v>165000</v>
       </c>
-      <c r="J26" s="6" t="s">
-[...5 lines deleted...]
-      <c r="L26" s="5">
+      <c r="J26" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K26" s="73" t="s">
+        <v>504</v>
+      </c>
+      <c r="L26" s="18">
         <v>243923</v>
       </c>
     </row>
-    <row r="27" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <v>24</v>
       </c>
-      <c r="B27" s="9" t="s">
-[...33 lines deleted...]
-    <row r="28" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B27" s="60" t="s">
+        <v>935</v>
+      </c>
+      <c r="C27" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D27" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E27" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I27" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K27" s="73" t="s">
+        <v>505</v>
+      </c>
+      <c r="L27" s="18">
+        <v>243926</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <v>25</v>
       </c>
-      <c r="B28" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L28" s="5">
+      <c r="B28" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="10">
+        <v>6634</v>
+      </c>
+      <c r="D28" s="9">
+        <v>6634</v>
+      </c>
+      <c r="E28" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="G28" s="11">
+        <v>6634</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="I28" s="9">
+        <v>6634</v>
+      </c>
+      <c r="J28" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K28" s="73" t="s">
+        <v>506</v>
+      </c>
+      <c r="L28" s="18">
         <v>243926</v>
       </c>
     </row>
-    <row r="29" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <v>26</v>
       </c>
-      <c r="B29" s="9" t="s">
-[...33 lines deleted...]
-    <row r="30" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B29" s="60" t="s">
+        <v>733</v>
+      </c>
+      <c r="C29" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D29" s="9">
+        <v>100000</v>
+      </c>
+      <c r="E29" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="G29" s="11">
+        <v>100000</v>
+      </c>
+      <c r="H29" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="I29" s="9">
+        <v>100000</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K29" s="73" t="s">
+        <v>507</v>
+      </c>
+      <c r="L29" s="18">
+        <v>243927</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="116.25" x14ac:dyDescent="0.5">
       <c r="A30" s="2">
         <v>27</v>
       </c>
-      <c r="B30" s="9" t="s">
-[...33 lines deleted...]
-    <row r="31" spans="1:12" ht="105" x14ac:dyDescent="0.4">
+      <c r="B30" s="60" t="s">
+        <v>936</v>
+      </c>
+      <c r="C30" s="13">
+        <v>2846331.08</v>
+      </c>
+      <c r="D30" s="12">
+        <v>2846331.08</v>
+      </c>
+      <c r="E30" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="G30" s="11">
+        <v>2846331.08</v>
+      </c>
+      <c r="H30" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="I30" s="12">
+        <v>2846331.08</v>
+      </c>
+      <c r="J30" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K30" s="73" t="s">
+        <v>329</v>
+      </c>
+      <c r="L30" s="20">
+        <v>243928</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <v>28</v>
       </c>
-      <c r="B31" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L31" s="8">
+      <c r="B31" s="60" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C31" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D31" s="9">
+        <v>100000</v>
+      </c>
+      <c r="E31" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F31" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="G31" s="11">
+        <v>100000</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="I31" s="9">
+        <v>100000</v>
+      </c>
+      <c r="J31" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K31" s="73" t="s">
+        <v>508</v>
+      </c>
+      <c r="L31" s="18">
         <v>243928</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <v>29</v>
       </c>
-      <c r="B32" s="9" t="s">
-[...33 lines deleted...]
-    <row r="33" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B32" s="60" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C32" s="10">
+        <v>2000</v>
+      </c>
+      <c r="D32" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E32" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F32" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="G32" s="11">
+        <v>2000</v>
+      </c>
+      <c r="H32" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="I32" s="9">
+        <v>2000</v>
+      </c>
+      <c r="J32" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K32" s="73" t="s">
+        <v>509</v>
+      </c>
+      <c r="L32" s="18">
+        <v>243930</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <v>30</v>
       </c>
-      <c r="B33" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L33" s="5">
+      <c r="B33" s="60" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C33" s="10">
+        <v>165000</v>
+      </c>
+      <c r="D33" s="9">
+        <v>165000</v>
+      </c>
+      <c r="E33" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" s="11">
+        <v>165000</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="I33" s="9">
+        <v>165000</v>
+      </c>
+      <c r="J33" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K33" s="73" t="s">
+        <v>510</v>
+      </c>
+      <c r="L33" s="18">
         <v>243930</v>
       </c>
     </row>
-    <row r="34" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <v>31</v>
       </c>
-      <c r="B34" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="31">
+      <c r="B34" s="60" t="s">
+        <v>937</v>
+      </c>
+      <c r="C34" s="10">
         <v>165000</v>
       </c>
-      <c r="D34" s="31">
+      <c r="D34" s="9">
         <v>165000</v>
       </c>
-      <c r="E34" s="32" t="s">
-[...5 lines deleted...]
-      <c r="G34" s="33">
+      <c r="E34" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="G34" s="11">
         <v>165000</v>
       </c>
-      <c r="H34" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I34" s="31">
+      <c r="H34" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="I34" s="9">
         <v>165000</v>
       </c>
-      <c r="J34" s="6" t="s">
-[...5 lines deleted...]
-      <c r="L34" s="5">
+      <c r="J34" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K34" s="73" t="s">
+        <v>511</v>
+      </c>
+      <c r="L34" s="18">
         <v>243930</v>
       </c>
     </row>
-    <row r="35" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <v>32</v>
       </c>
-      <c r="B35" s="9" t="s">
-[...23 lines deleted...]
-      <c r="J35" s="6" t="s">
+      <c r="B35" s="60" t="s">
+        <v>938</v>
+      </c>
+      <c r="C35" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D35" s="9">
+        <v>99938</v>
+      </c>
+      <c r="E35" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F35" s="25" t="s">
         <v>734</v>
       </c>
-      <c r="K35" s="11" t="s">
-[...6 lines deleted...]
-    <row r="36" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="G35" s="11">
+        <v>99938</v>
+      </c>
+      <c r="H35" s="25" t="s">
+        <v>734</v>
+      </c>
+      <c r="I35" s="9">
+        <v>99938</v>
+      </c>
+      <c r="J35" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K35" s="73" t="s">
+        <v>512</v>
+      </c>
+      <c r="L35" s="18">
+        <v>243933</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <v>33</v>
       </c>
-      <c r="B36" s="9" t="s">
-[...33 lines deleted...]
-    <row r="37" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B36" s="60" t="s">
+        <v>735</v>
+      </c>
+      <c r="C36" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D36" s="9">
+        <v>60000</v>
+      </c>
+      <c r="E36" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" s="25" t="s">
+        <v>736</v>
+      </c>
+      <c r="G36" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H36" s="25" t="s">
+        <v>736</v>
+      </c>
+      <c r="I36" s="9">
+        <v>60000</v>
+      </c>
+      <c r="J36" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K36" s="73" t="s">
+        <v>513</v>
+      </c>
+      <c r="L36" s="18">
+        <v>243934</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <v>34</v>
       </c>
-      <c r="B37" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L37" s="5">
+      <c r="B37" s="60" t="s">
+        <v>737</v>
+      </c>
+      <c r="C37" s="10">
+        <v>41943.4</v>
+      </c>
+      <c r="D37" s="9">
+        <v>41943.4</v>
+      </c>
+      <c r="E37" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="G37" s="11">
+        <v>41943.4</v>
+      </c>
+      <c r="H37" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="I37" s="9">
+        <v>41943.4</v>
+      </c>
+      <c r="J37" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K37" s="73" t="s">
+        <v>514</v>
+      </c>
+      <c r="L37" s="18">
         <v>243934</v>
       </c>
     </row>
-    <row r="38" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <v>35</v>
       </c>
-      <c r="B38" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L38" s="5">
+      <c r="B38" s="60" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C38" s="10">
+        <v>180000</v>
+      </c>
+      <c r="D38" s="9">
+        <v>180000</v>
+      </c>
+      <c r="E38" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="G38" s="11">
+        <v>180000</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="I38" s="9">
+        <v>180000</v>
+      </c>
+      <c r="J38" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K38" s="73" t="s">
+        <v>515</v>
+      </c>
+      <c r="L38" s="18">
         <v>243934</v>
       </c>
     </row>
-    <row r="39" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <v>36</v>
       </c>
-      <c r="B39" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="31">
+      <c r="B39" s="60" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C39" s="10">
         <v>180000</v>
       </c>
-      <c r="D39" s="31">
+      <c r="D39" s="9">
         <v>180000</v>
       </c>
-      <c r="E39" s="32" t="s">
-[...5 lines deleted...]
-      <c r="G39" s="33">
+      <c r="E39" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="G39" s="11">
         <v>180000</v>
       </c>
-      <c r="H39" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I39" s="31">
+      <c r="H39" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="I39" s="9">
         <v>180000</v>
       </c>
-      <c r="J39" s="6" t="s">
-[...5 lines deleted...]
-      <c r="L39" s="5">
+      <c r="J39" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K39" s="73" t="s">
+        <v>516</v>
+      </c>
+      <c r="L39" s="18">
         <v>243934</v>
       </c>
     </row>
-    <row r="40" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <v>37</v>
       </c>
-      <c r="B40" s="9" t="s">
-[...33 lines deleted...]
-    <row r="41" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B40" s="60" t="s">
+        <v>738</v>
+      </c>
+      <c r="C40" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D40" s="9">
+        <v>299974.5</v>
+      </c>
+      <c r="E40" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="G40" s="11">
+        <v>299974.5</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I40" s="9">
+        <v>299974.5</v>
+      </c>
+      <c r="J40" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K40" s="73" t="s">
+        <v>517</v>
+      </c>
+      <c r="L40" s="18">
+        <v>243935</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <v>38</v>
       </c>
-      <c r="B41" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L41" s="5">
+      <c r="B41" s="61" t="s">
+        <v>739</v>
+      </c>
+      <c r="C41" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D41" s="9">
+        <v>499690</v>
+      </c>
+      <c r="E41" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F41" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G41" s="11">
+        <v>499690</v>
+      </c>
+      <c r="H41" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="I41" s="9">
+        <v>499690</v>
+      </c>
+      <c r="J41" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K41" s="73" t="s">
+        <v>518</v>
+      </c>
+      <c r="L41" s="20">
         <v>243935</v>
       </c>
     </row>
-    <row r="42" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <v>39</v>
       </c>
-      <c r="B42" s="10" t="s">
-[...33 lines deleted...]
-    <row r="43" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B42" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="10">
+        <v>10000</v>
+      </c>
+      <c r="D42" s="10">
+        <v>10000</v>
+      </c>
+      <c r="E42" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F42" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G42" s="11">
+        <v>10000</v>
+      </c>
+      <c r="H42" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="I42" s="9">
+        <v>10000</v>
+      </c>
+      <c r="J42" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K42" s="73" t="s">
+        <v>519</v>
+      </c>
+      <c r="L42" s="20">
+        <v>243936</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <v>40</v>
       </c>
-      <c r="B43" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L43" s="8">
+      <c r="B43" s="60" t="s">
+        <v>740</v>
+      </c>
+      <c r="C43" s="10">
+        <v>130000</v>
+      </c>
+      <c r="D43" s="9">
+        <v>129470</v>
+      </c>
+      <c r="E43" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F43" s="25" t="s">
+        <v>741</v>
+      </c>
+      <c r="G43" s="11">
+        <v>129470</v>
+      </c>
+      <c r="H43" s="25" t="s">
+        <v>741</v>
+      </c>
+      <c r="I43" s="9">
+        <v>129470</v>
+      </c>
+      <c r="J43" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K43" s="73" t="s">
+        <v>520</v>
+      </c>
+      <c r="L43" s="20">
         <v>243936</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <v>41</v>
       </c>
-      <c r="B44" s="9" t="s">
-[...33 lines deleted...]
-    <row r="45" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B44" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="13">
+        <v>98054.8</v>
+      </c>
+      <c r="D44" s="13">
+        <v>98054.8</v>
+      </c>
+      <c r="E44" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G44" s="11">
+        <v>98054.8</v>
+      </c>
+      <c r="H44" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="I44" s="12">
+        <v>98054.8</v>
+      </c>
+      <c r="J44" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K44" s="73" t="s">
+        <v>410</v>
+      </c>
+      <c r="L44" s="18">
+        <v>243940</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <v>42</v>
       </c>
-      <c r="B45" s="12" t="s">
-[...29 lines deleted...]
-      <c r="L45" s="5">
+      <c r="B45" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" s="10">
+        <v>37450</v>
+      </c>
+      <c r="D45" s="9">
+        <v>37450</v>
+      </c>
+      <c r="E45" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F45" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="G45" s="11">
+        <v>37450</v>
+      </c>
+      <c r="H45" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="I45" s="9">
+        <v>37450</v>
+      </c>
+      <c r="J45" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K45" s="73" t="s">
+        <v>521</v>
+      </c>
+      <c r="L45" s="20">
         <v>243940</v>
       </c>
     </row>
-    <row r="46" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <v>43</v>
       </c>
-      <c r="B46" s="9" t="s">
-[...33 lines deleted...]
-    <row r="47" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B46" s="60" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C46" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D46" s="9">
+        <v>100000</v>
+      </c>
+      <c r="E46" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F46" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="G46" s="11">
+        <v>100000</v>
+      </c>
+      <c r="H46" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="I46" s="9">
+        <v>100000</v>
+      </c>
+      <c r="J46" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K46" s="73" t="s">
+        <v>331</v>
+      </c>
+      <c r="L46" s="20">
+        <v>243942</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <v>44</v>
       </c>
-      <c r="B47" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L47" s="8">
+      <c r="B47" s="60" t="s">
+        <v>742</v>
+      </c>
+      <c r="C47" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D47" s="10">
+        <v>4000</v>
+      </c>
+      <c r="E47" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F47" s="25" t="s">
+        <v>744</v>
+      </c>
+      <c r="G47" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H47" s="25" t="s">
+        <v>744</v>
+      </c>
+      <c r="I47" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J47" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K47" s="73" t="s">
+        <v>522</v>
+      </c>
+      <c r="L47" s="20">
         <v>243942</v>
       </c>
     </row>
-    <row r="48" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <v>45</v>
       </c>
-      <c r="B48" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="32">
+      <c r="B48" s="60" t="s">
+        <v>743</v>
+      </c>
+      <c r="C48" s="10">
         <v>4000</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="10">
         <v>4000</v>
       </c>
-      <c r="E48" s="32" t="s">
-[...5 lines deleted...]
-      <c r="G48" s="33">
+      <c r="E48" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F48" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="G48" s="11">
         <v>4000</v>
       </c>
-      <c r="H48" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I48" s="31">
+      <c r="H48" s="25" t="s">
+        <v>745</v>
+      </c>
+      <c r="I48" s="9">
         <v>4000</v>
       </c>
-      <c r="J48" s="6" t="s">
-[...5 lines deleted...]
-      <c r="L48" s="8">
+      <c r="J48" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K48" s="73" t="s">
+        <v>523</v>
+      </c>
+      <c r="L48" s="20">
         <v>243942</v>
       </c>
     </row>
-    <row r="49" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <v>46</v>
       </c>
-      <c r="B49" s="9" t="s">
-[...33 lines deleted...]
-    <row r="50" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B49" s="60" t="s">
+        <v>939</v>
+      </c>
+      <c r="C49" s="13">
+        <v>245000</v>
+      </c>
+      <c r="D49" s="12">
+        <v>245000</v>
+      </c>
+      <c r="E49" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F49" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="G49" s="11">
+        <v>245000</v>
+      </c>
+      <c r="H49" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="I49" s="12">
+        <v>245000</v>
+      </c>
+      <c r="J49" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K49" s="73" t="s">
+        <v>330</v>
+      </c>
+      <c r="L49" s="20">
+        <v>243944</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <v>47</v>
       </c>
-      <c r="B50" s="9" t="s">
-[...26 lines deleted...]
-      <c r="K50" s="11" t="s">
+      <c r="B50" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="C50" s="10">
+        <v>385200</v>
+      </c>
+      <c r="D50" s="9">
+        <v>385200</v>
+      </c>
+      <c r="E50" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F50" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="G50" s="11">
+        <v>385200</v>
+      </c>
+      <c r="H50" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="I50" s="9">
+        <v>385200</v>
+      </c>
+      <c r="J50" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K50" s="73" t="s">
         <v>332</v>
       </c>
-      <c r="L50" s="8">
+      <c r="L50" s="18">
         <v>243944</v>
       </c>
     </row>
-    <row r="51" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <v>48</v>
       </c>
-      <c r="B51" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L51" s="5">
+      <c r="B51" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D51" s="9">
+        <v>99510</v>
+      </c>
+      <c r="E51" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F51" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="G51" s="11">
+        <v>99510</v>
+      </c>
+      <c r="H51" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="9">
+        <v>99510</v>
+      </c>
+      <c r="J51" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K51" s="73" t="s">
+        <v>524</v>
+      </c>
+      <c r="L51" s="20">
         <v>243944</v>
       </c>
     </row>
-    <row r="52" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <v>49</v>
       </c>
-      <c r="B52" s="10" t="s">
-[...33 lines deleted...]
-    <row r="53" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B52" s="57" t="s">
+        <v>746</v>
+      </c>
+      <c r="C52" s="10">
+        <v>99000</v>
+      </c>
+      <c r="D52" s="10">
+        <v>98868</v>
+      </c>
+      <c r="E52" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F52" s="25" t="s">
+        <v>940</v>
+      </c>
+      <c r="G52" s="11">
+        <v>98868</v>
+      </c>
+      <c r="H52" s="25" t="s">
+        <v>940</v>
+      </c>
+      <c r="I52" s="9">
+        <v>98868</v>
+      </c>
+      <c r="J52" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K52" s="73" t="s">
+        <v>525</v>
+      </c>
+      <c r="L52" s="20">
+        <v>243948</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <v>50</v>
       </c>
-      <c r="B53" s="3" t="s">
-[...33 lines deleted...]
-    <row r="54" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B53" s="60" t="s">
+        <v>747</v>
+      </c>
+      <c r="C53" s="10">
+        <v>350000</v>
+      </c>
+      <c r="D53" s="9">
+        <v>350000</v>
+      </c>
+      <c r="E53" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F53" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="11">
+        <v>350000</v>
+      </c>
+      <c r="H53" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53" s="9">
+        <v>350000</v>
+      </c>
+      <c r="J53" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K53" s="73" t="s">
+        <v>334</v>
+      </c>
+      <c r="L53" s="18">
+        <v>243949</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
         <v>51</v>
       </c>
-      <c r="B54" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L54" s="5">
+      <c r="B54" s="60" t="s">
+        <v>748</v>
+      </c>
+      <c r="C54" s="10">
+        <v>2549008</v>
+      </c>
+      <c r="D54" s="9">
+        <v>2549008</v>
+      </c>
+      <c r="E54" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="F54" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="G54" s="11">
+        <v>2549008</v>
+      </c>
+      <c r="H54" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I54" s="9">
+        <v>2549008</v>
+      </c>
+      <c r="J54" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K54" s="73" t="s">
+        <v>328</v>
+      </c>
+      <c r="L54" s="18">
         <v>243949</v>
       </c>
     </row>
-    <row r="55" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
         <v>52</v>
       </c>
-      <c r="B55" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F55" s="33" t="s">
+      <c r="B55" s="60" t="s">
+        <v>941</v>
+      </c>
+      <c r="C55" s="10">
+        <v>2500</v>
+      </c>
+      <c r="D55" s="10">
+        <v>2500</v>
+      </c>
+      <c r="E55" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F55" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="G55" s="33">
-[...2 lines deleted...]
-      <c r="H55" s="33" t="s">
+      <c r="G55" s="11">
+        <v>2500</v>
+      </c>
+      <c r="H55" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="I55" s="31">
-[...8 lines deleted...]
-      <c r="L55" s="5">
+      <c r="I55" s="9">
+        <v>2500</v>
+      </c>
+      <c r="J55" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K55" s="73" t="s">
+        <v>526</v>
+      </c>
+      <c r="L55" s="20">
         <v>243949</v>
       </c>
     </row>
-    <row r="56" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
         <v>53</v>
       </c>
-      <c r="B56" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L56" s="8">
+      <c r="B56" s="60" t="s">
+        <v>749</v>
+      </c>
+      <c r="C56" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D56" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E56" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F56" s="25" t="s">
+        <v>942</v>
+      </c>
+      <c r="G56" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H56" s="25" t="s">
+        <v>942</v>
+      </c>
+      <c r="I56" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J56" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K56" s="73" t="s">
+        <v>527</v>
+      </c>
+      <c r="L56" s="20">
         <v>243949</v>
       </c>
     </row>
-    <row r="57" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
         <v>54</v>
       </c>
-      <c r="B57" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L57" s="8">
+      <c r="B57" s="60" t="s">
+        <v>750</v>
+      </c>
+      <c r="C57" s="10">
+        <v>6000</v>
+      </c>
+      <c r="D57" s="9">
+        <v>6000</v>
+      </c>
+      <c r="E57" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F57" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G57" s="11">
+        <v>6000</v>
+      </c>
+      <c r="H57" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I57" s="9">
+        <v>6000</v>
+      </c>
+      <c r="J57" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K57" s="73" t="s">
+        <v>528</v>
+      </c>
+      <c r="L57" s="20">
         <v>243949</v>
       </c>
     </row>
-    <row r="58" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
         <v>55</v>
       </c>
-      <c r="B58" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L58" s="8">
+      <c r="B58" s="57" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C58" s="10">
+        <v>70000</v>
+      </c>
+      <c r="D58" s="10">
+        <v>69550</v>
+      </c>
+      <c r="E58" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F58" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="G58" s="11">
+        <v>69550</v>
+      </c>
+      <c r="H58" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="I58" s="9">
+        <v>69550</v>
+      </c>
+      <c r="J58" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K58" s="73" t="s">
+        <v>529</v>
+      </c>
+      <c r="L58" s="20">
         <v>243949</v>
       </c>
     </row>
-    <row r="59" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
         <v>56</v>
       </c>
-      <c r="B59" s="3" t="s">
-[...33 lines deleted...]
-    <row r="60" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B59" s="60" t="s">
+        <v>943</v>
+      </c>
+      <c r="C59" s="10">
+        <v>250000</v>
+      </c>
+      <c r="D59" s="9">
+        <v>250000</v>
+      </c>
+      <c r="E59" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F59" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="G59" s="11">
+        <v>250000</v>
+      </c>
+      <c r="H59" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="I59" s="9">
+        <v>250000</v>
+      </c>
+      <c r="J59" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K59" s="73" t="s">
+        <v>327</v>
+      </c>
+      <c r="L59" s="18">
+        <v>243950</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
         <v>57</v>
       </c>
-      <c r="B60" s="9" t="s">
-[...33 lines deleted...]
-    <row r="61" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B60" s="60" t="s">
+        <v>944</v>
+      </c>
+      <c r="C60" s="10">
+        <v>497834.62</v>
+      </c>
+      <c r="D60" s="9">
+        <v>497834.62</v>
+      </c>
+      <c r="E60" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F60" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G60" s="11">
+        <v>497834.62</v>
+      </c>
+      <c r="H60" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="I60" s="9">
+        <v>497834.62</v>
+      </c>
+      <c r="J60" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K60" s="73" t="s">
+        <v>333</v>
+      </c>
+      <c r="L60" s="18">
+        <v>243951</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
         <v>58</v>
       </c>
-      <c r="B61" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L61" s="5">
+      <c r="B61" s="60" t="s">
+        <v>751</v>
+      </c>
+      <c r="C61" s="13">
+        <v>14980</v>
+      </c>
+      <c r="D61" s="12">
+        <v>14980</v>
+      </c>
+      <c r="E61" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F61" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="11">
+        <v>14980</v>
+      </c>
+      <c r="H61" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I61" s="12">
+        <v>14980</v>
+      </c>
+      <c r="J61" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K61" s="73" t="s">
+        <v>409</v>
+      </c>
+      <c r="L61" s="18">
         <v>243951</v>
       </c>
     </row>
-    <row r="62" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A62" s="2">
         <v>59</v>
       </c>
-      <c r="B62" s="9" t="s">
-[...33 lines deleted...]
-    <row r="63" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B62" s="60" t="s">
+        <v>752</v>
+      </c>
+      <c r="C62" s="13">
+        <v>32000</v>
+      </c>
+      <c r="D62" s="12">
+        <v>19987.599999999999</v>
+      </c>
+      <c r="E62" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F62" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="G62" s="11">
+        <v>19987.599999999999</v>
+      </c>
+      <c r="H62" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="I62" s="12">
+        <v>19987.599999999999</v>
+      </c>
+      <c r="J62" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K62" s="72" t="s">
+        <v>336</v>
+      </c>
+      <c r="L62" s="20">
+        <v>243955</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" ht="267" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="2">
         <v>60</v>
       </c>
-      <c r="B63" s="9" t="s">
-[...33 lines deleted...]
-    <row r="64" spans="1:12" ht="262.5" x14ac:dyDescent="0.25">
+      <c r="B63" s="60" t="s">
+        <v>945</v>
+      </c>
+      <c r="C63" s="10">
+        <v>5400000</v>
+      </c>
+      <c r="D63" s="9">
+        <v>4800000</v>
+      </c>
+      <c r="E63" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F63" s="25" t="s">
+        <v>753</v>
+      </c>
+      <c r="G63" s="11">
+        <v>4800000</v>
+      </c>
+      <c r="H63" s="25" t="s">
+        <v>753</v>
+      </c>
+      <c r="I63" s="9">
+        <v>4800000</v>
+      </c>
+      <c r="J63" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K63" s="72" t="s">
+        <v>530</v>
+      </c>
+      <c r="L63" s="18">
+        <v>243956</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A64" s="2">
         <v>61</v>
       </c>
-      <c r="B64" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L64" s="5">
+      <c r="B64" s="60" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C64" s="10">
+        <v>316100</v>
+      </c>
+      <c r="D64" s="9">
+        <v>314580</v>
+      </c>
+      <c r="E64" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F64" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="G64" s="11">
+        <v>314580</v>
+      </c>
+      <c r="H64" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="I64" s="9">
+        <v>314580</v>
+      </c>
+      <c r="J64" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K64" s="72" t="s">
+        <v>532</v>
+      </c>
+      <c r="L64" s="18">
         <v>243956</v>
       </c>
     </row>
-    <row r="65" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A65" s="2">
         <v>62</v>
       </c>
-      <c r="B65" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L65" s="5">
+      <c r="B65" s="60" t="s">
+        <v>946</v>
+      </c>
+      <c r="C65" s="10">
+        <v>2400000</v>
+      </c>
+      <c r="D65" s="9">
+        <v>1950000</v>
+      </c>
+      <c r="E65" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F65" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="G65" s="11">
+        <v>1950000</v>
+      </c>
+      <c r="H65" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="I65" s="9">
+        <v>1950000</v>
+      </c>
+      <c r="J65" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K65" s="72" t="s">
+        <v>531</v>
+      </c>
+      <c r="L65" s="18">
         <v>243956</v>
       </c>
     </row>
-    <row r="66" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A66" s="2">
         <v>63</v>
       </c>
-      <c r="B66" s="9" t="s">
-[...33 lines deleted...]
-    <row r="67" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B66" s="60" t="s">
+        <v>755</v>
+      </c>
+      <c r="C66" s="10">
+        <v>48150</v>
+      </c>
+      <c r="D66" s="9">
+        <v>48150</v>
+      </c>
+      <c r="E66" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F66" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="G66" s="11">
+        <v>48150</v>
+      </c>
+      <c r="H66" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="I66" s="9">
+        <v>48150</v>
+      </c>
+      <c r="J66" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K66" s="72" t="s">
+        <v>533</v>
+      </c>
+      <c r="L66" s="18">
+        <v>243963</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A67" s="2">
         <v>64</v>
       </c>
-      <c r="B67" s="9" t="s">
-[...33 lines deleted...]
-    <row r="68" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B67" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="C67" s="10">
+        <v>12500</v>
+      </c>
+      <c r="D67" s="9">
+        <v>12500</v>
+      </c>
+      <c r="E67" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F67" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="G67" s="11">
+        <v>12500</v>
+      </c>
+      <c r="H67" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I67" s="9">
+        <v>12500</v>
+      </c>
+      <c r="J67" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K67" s="72" t="s">
+        <v>534</v>
+      </c>
+      <c r="L67" s="18">
+        <v>243964</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A68" s="2">
         <v>65</v>
       </c>
-      <c r="B68" s="9" t="s">
-[...33 lines deleted...]
-    <row r="69" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B68" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="C68" s="10">
+        <v>72564.08</v>
+      </c>
+      <c r="D68" s="9">
+        <v>72564.08</v>
+      </c>
+      <c r="E68" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F68" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="G68" s="11">
+        <v>72564.08</v>
+      </c>
+      <c r="H68" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="I68" s="9">
+        <v>72564.08</v>
+      </c>
+      <c r="J68" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K68" s="72" t="s">
+        <v>411</v>
+      </c>
+      <c r="L68" s="20">
+        <v>243965</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A69" s="2">
         <v>66</v>
       </c>
-      <c r="B69" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L69" s="8">
+      <c r="B69" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="C69" s="13">
+        <v>5000</v>
+      </c>
+      <c r="D69" s="13">
+        <v>5000</v>
+      </c>
+      <c r="E69" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F69" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="G69" s="11">
+        <v>5000</v>
+      </c>
+      <c r="H69" s="26" t="s">
+        <v>756</v>
+      </c>
+      <c r="I69" s="13">
+        <v>5000</v>
+      </c>
+      <c r="J69" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K69" s="72" t="s">
+        <v>535</v>
+      </c>
+      <c r="L69" s="21">
         <v>243965</v>
       </c>
     </row>
-    <row r="70" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A70" s="2">
         <v>67</v>
       </c>
-      <c r="B70" s="12" t="s">
-[...29 lines deleted...]
-      <c r="L70" s="14">
+      <c r="B70" s="60" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C70" s="13">
+        <v>60000</v>
+      </c>
+      <c r="D70" s="12">
+        <v>60000</v>
+      </c>
+      <c r="E70" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F70" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="G70" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H70" s="25" t="s">
+        <v>71</v>
+      </c>
+      <c r="I70" s="12">
+        <v>60000</v>
+      </c>
+      <c r="J70" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K70" s="72" t="s">
+        <v>536</v>
+      </c>
+      <c r="L70" s="18">
         <v>243965</v>
       </c>
     </row>
-    <row r="71" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A71" s="2">
         <v>68</v>
       </c>
-      <c r="B71" s="9" t="s">
-[...33 lines deleted...]
-    <row r="72" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B71" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="C71" s="13">
+        <v>505500</v>
+      </c>
+      <c r="D71" s="12">
+        <v>426395</v>
+      </c>
+      <c r="E71" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F71" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="G71" s="11">
+        <v>426395</v>
+      </c>
+      <c r="H71" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="I71" s="12">
+        <v>426395</v>
+      </c>
+      <c r="J71" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K71" s="72" t="s">
+        <v>335</v>
+      </c>
+      <c r="L71" s="20">
+        <v>243969</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A72" s="2">
         <v>69</v>
       </c>
-      <c r="B72" s="9" t="s">
-[...33 lines deleted...]
-    <row r="73" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B72" s="60" t="s">
+        <v>757</v>
+      </c>
+      <c r="C72" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D72" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E72" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F72" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="G72" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H72" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="I72" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J72" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K72" s="72" t="s">
+        <v>537</v>
+      </c>
+      <c r="L72" s="18">
+        <v>243972</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A73" s="2">
         <v>70</v>
       </c>
-      <c r="B73" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L73" s="5">
+      <c r="B73" s="60" t="s">
+        <v>64</v>
+      </c>
+      <c r="C73" s="10">
+        <v>6955</v>
+      </c>
+      <c r="D73" s="9">
+        <v>6955</v>
+      </c>
+      <c r="E73" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F73" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="G73" s="11">
+        <v>6955</v>
+      </c>
+      <c r="H73" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="I73" s="9">
+        <v>6955</v>
+      </c>
+      <c r="J73" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K73" s="72" t="s">
+        <v>538</v>
+      </c>
+      <c r="L73" s="18">
         <v>243972</v>
       </c>
     </row>
-    <row r="74" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A74" s="2">
         <v>71</v>
       </c>
-      <c r="B74" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L74" s="5">
+      <c r="B74" s="60" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C74" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D74" s="9">
+        <v>99510</v>
+      </c>
+      <c r="E74" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F74" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="G74" s="11">
+        <v>99510</v>
+      </c>
+      <c r="H74" s="25" t="s">
+        <v>69</v>
+      </c>
+      <c r="I74" s="9">
+        <v>99510</v>
+      </c>
+      <c r="J74" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K74" s="72" t="s">
+        <v>539</v>
+      </c>
+      <c r="L74" s="18">
         <v>243972</v>
       </c>
     </row>
-    <row r="75" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A75" s="2">
         <v>72</v>
       </c>
-      <c r="B75" s="9" t="s">
-[...33 lines deleted...]
-    <row r="76" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B75" s="60" t="s">
+        <v>758</v>
+      </c>
+      <c r="C75" s="10">
+        <v>21132.5</v>
+      </c>
+      <c r="D75" s="9">
+        <v>21132.5</v>
+      </c>
+      <c r="E75" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F75" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="G75" s="11">
+        <v>21132.5</v>
+      </c>
+      <c r="H75" s="25" t="s">
+        <v>72</v>
+      </c>
+      <c r="I75" s="9">
+        <v>21132.5</v>
+      </c>
+      <c r="J75" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K75" s="72" t="s">
+        <v>540</v>
+      </c>
+      <c r="L75" s="18">
+        <v>243975</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A76" s="2">
         <v>73</v>
       </c>
-      <c r="B76" s="9" t="s">
-[...33 lines deleted...]
-    <row r="77" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B76" s="60" t="s">
+        <v>759</v>
+      </c>
+      <c r="C76" s="10">
+        <v>2000</v>
+      </c>
+      <c r="D76" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E76" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F76" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="G76" s="11">
+        <v>2000</v>
+      </c>
+      <c r="H76" s="25" t="s">
+        <v>760</v>
+      </c>
+      <c r="I76" s="9">
+        <v>2000</v>
+      </c>
+      <c r="J76" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K76" s="72" t="s">
+        <v>541</v>
+      </c>
+      <c r="L76" s="18">
+        <v>243977</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A77" s="2">
         <v>74</v>
       </c>
-      <c r="B77" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L77" s="5">
+      <c r="B77" s="60" t="s">
+        <v>761</v>
+      </c>
+      <c r="C77" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D77" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E77" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F77" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="G77" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H77" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="I77" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J77" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K77" s="72" t="s">
+        <v>542</v>
+      </c>
+      <c r="L77" s="18">
         <v>243977</v>
       </c>
     </row>
-    <row r="78" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A78" s="2">
         <v>75</v>
       </c>
-      <c r="B78" s="9" t="s">
-[...33 lines deleted...]
-    <row r="79" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B78" s="60" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C78" s="10">
+        <v>135000</v>
+      </c>
+      <c r="D78" s="9">
+        <v>135000</v>
+      </c>
+      <c r="E78" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="F78" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="G78" s="11">
+        <v>135000</v>
+      </c>
+      <c r="H78" s="25" t="s">
+        <v>73</v>
+      </c>
+      <c r="I78" s="9">
+        <v>135000</v>
+      </c>
+      <c r="J78" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K78" s="72" t="s">
+        <v>543</v>
+      </c>
+      <c r="L78" s="18">
+        <v>243978</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A79" s="2">
         <v>76</v>
       </c>
-      <c r="B79" s="9" t="s">
-[...33 lines deleted...]
-    <row r="80" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B79" s="60" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C79" s="10">
+        <v>34240</v>
+      </c>
+      <c r="D79" s="9">
+        <v>34240</v>
+      </c>
+      <c r="E79" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F79" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="G79" s="11">
+        <v>34240</v>
+      </c>
+      <c r="H79" s="25" t="s">
+        <v>96</v>
+      </c>
+      <c r="I79" s="9">
+        <v>34240</v>
+      </c>
+      <c r="J79" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K79" s="74" t="s">
+        <v>544</v>
+      </c>
+      <c r="L79" s="18">
+        <v>243985</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A80" s="2">
         <v>77</v>
       </c>
-      <c r="B80" s="9" t="s">
-[...33 lines deleted...]
-    <row r="81" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B80" s="60" t="s">
+        <v>79</v>
+      </c>
+      <c r="C80" s="10">
+        <v>4194.3999999999996</v>
+      </c>
+      <c r="D80" s="9">
+        <v>4194.3999999999996</v>
+      </c>
+      <c r="E80" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F80" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="G80" s="11">
+        <v>4194.3999999999996</v>
+      </c>
+      <c r="H80" s="25" t="s">
+        <v>97</v>
+      </c>
+      <c r="I80" s="9">
+        <v>4194.3999999999996</v>
+      </c>
+      <c r="J80" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K80" s="74" t="s">
+        <v>545</v>
+      </c>
+      <c r="L80" s="18">
+        <v>243986</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A81" s="2">
         <v>78</v>
       </c>
-      <c r="B81" s="9" t="s">
-[...33 lines deleted...]
-    <row r="82" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B81" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="C81" s="10">
+        <v>50355</v>
+      </c>
+      <c r="D81" s="9">
+        <v>50355</v>
+      </c>
+      <c r="E81" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F81" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G81" s="11">
+        <v>50355</v>
+      </c>
+      <c r="H81" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I81" s="9">
+        <v>50355</v>
+      </c>
+      <c r="J81" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K81" s="74" t="s">
+        <v>416</v>
+      </c>
+      <c r="L81" s="18">
+        <v>243990</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A82" s="2">
         <v>79</v>
       </c>
-      <c r="B82" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L82" s="5">
+      <c r="B82" s="60" t="s">
+        <v>80</v>
+      </c>
+      <c r="C82" s="10">
+        <v>45000</v>
+      </c>
+      <c r="D82" s="9">
+        <v>45000</v>
+      </c>
+      <c r="E82" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F82" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="G82" s="11">
+        <v>45000</v>
+      </c>
+      <c r="H82" s="25" t="s">
+        <v>98</v>
+      </c>
+      <c r="I82" s="9">
+        <v>45000</v>
+      </c>
+      <c r="J82" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K82" s="74" t="s">
+        <v>546</v>
+      </c>
+      <c r="L82" s="18">
         <v>243990</v>
       </c>
     </row>
-    <row r="83" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A83" s="2">
         <v>80</v>
       </c>
-      <c r="B83" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L83" s="5">
+      <c r="B83" s="60" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C83" s="10">
+        <v>135000</v>
+      </c>
+      <c r="D83" s="9">
+        <v>135000</v>
+      </c>
+      <c r="E83" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F83" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="G83" s="11">
+        <v>135000</v>
+      </c>
+      <c r="H83" s="25" t="s">
+        <v>99</v>
+      </c>
+      <c r="I83" s="9">
+        <v>135000</v>
+      </c>
+      <c r="J83" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K83" s="74" t="s">
+        <v>547</v>
+      </c>
+      <c r="L83" s="18">
         <v>243990</v>
       </c>
     </row>
-    <row r="84" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A84" s="2">
         <v>81</v>
       </c>
-      <c r="B84" s="9" t="s">
-[...33 lines deleted...]
-    <row r="85" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B84" s="60" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C84" s="13">
+        <v>300000</v>
+      </c>
+      <c r="D84" s="9">
+        <v>299600</v>
+      </c>
+      <c r="E84" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F84" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="G84" s="11">
+        <v>299600</v>
+      </c>
+      <c r="H84" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="I84" s="9">
+        <v>299600</v>
+      </c>
+      <c r="J84" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K84" s="74" t="s">
+        <v>339</v>
+      </c>
+      <c r="L84" s="18">
+        <v>243993</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A85" s="2">
         <v>82</v>
       </c>
-      <c r="B85" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="35">
+      <c r="B85" s="60" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C85" s="13">
         <v>300000</v>
       </c>
-      <c r="D85" s="31">
-[...5 lines deleted...]
-      <c r="F85" s="33" t="s">
+      <c r="D85" s="12">
+        <v>298530</v>
+      </c>
+      <c r="E85" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F85" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="G85" s="33">
-[...2 lines deleted...]
-      <c r="H85" s="33" t="s">
+      <c r="G85" s="11">
+        <v>298530</v>
+      </c>
+      <c r="H85" s="25" t="s">
         <v>86</v>
       </c>
-      <c r="I85" s="31">
-[...8 lines deleted...]
-      <c r="L85" s="5">
+      <c r="I85" s="12">
+        <v>298530</v>
+      </c>
+      <c r="J85" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K85" s="74" t="s">
+        <v>340</v>
+      </c>
+      <c r="L85" s="18">
         <v>243993</v>
       </c>
     </row>
-    <row r="86" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A86" s="2">
         <v>83</v>
       </c>
-      <c r="B86" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L86" s="5">
+      <c r="B86" s="60" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C86" s="10">
+        <v>5000</v>
+      </c>
+      <c r="D86" s="9">
+        <v>5000</v>
+      </c>
+      <c r="E86" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F86" s="25" t="s">
+        <v>762</v>
+      </c>
+      <c r="G86" s="11">
+        <v>5000</v>
+      </c>
+      <c r="H86" s="25" t="s">
+        <v>762</v>
+      </c>
+      <c r="I86" s="9">
+        <v>5000</v>
+      </c>
+      <c r="J86" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K86" s="74" t="s">
+        <v>548</v>
+      </c>
+      <c r="L86" s="18">
         <v>243993</v>
       </c>
     </row>
-    <row r="87" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A87" s="2">
         <v>84</v>
       </c>
-      <c r="B87" s="9" t="s">
-[...33 lines deleted...]
-    <row r="88" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B87" s="60" t="s">
+        <v>76</v>
+      </c>
+      <c r="C87" s="10">
+        <v>4879.2</v>
+      </c>
+      <c r="D87" s="9">
+        <v>4879.2</v>
+      </c>
+      <c r="E87" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F87" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="G87" s="11">
+        <v>4879.2</v>
+      </c>
+      <c r="H87" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="I87" s="9">
+        <v>4879.2</v>
+      </c>
+      <c r="J87" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K87" s="74" t="s">
+        <v>415</v>
+      </c>
+      <c r="L87" s="18">
+        <v>243996</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A88" s="2">
         <v>85</v>
       </c>
-      <c r="B88" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L88" s="5">
+      <c r="B88" s="60" t="s">
+        <v>763</v>
+      </c>
+      <c r="C88" s="10">
+        <v>4280</v>
+      </c>
+      <c r="D88" s="9">
+        <v>4280</v>
+      </c>
+      <c r="E88" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F88" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="G88" s="11">
+        <v>4280</v>
+      </c>
+      <c r="H88" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="I88" s="9">
+        <v>4280</v>
+      </c>
+      <c r="J88" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K88" s="74" t="s">
+        <v>549</v>
+      </c>
+      <c r="L88" s="18">
         <v>243996</v>
       </c>
     </row>
-    <row r="89" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A89" s="2">
         <v>86</v>
       </c>
-      <c r="B89" s="9" t="s">
-[...33 lines deleted...]
-    <row r="90" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B89" s="60" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C89" s="10">
+        <v>2400000</v>
+      </c>
+      <c r="D89" s="9">
+        <v>2400000</v>
+      </c>
+      <c r="E89" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F89" s="25" t="s">
+        <v>764</v>
+      </c>
+      <c r="G89" s="11">
+        <v>2400000</v>
+      </c>
+      <c r="H89" s="25" t="s">
+        <v>764</v>
+      </c>
+      <c r="I89" s="9">
+        <v>2400000</v>
+      </c>
+      <c r="J89" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K89" s="74" t="s">
+        <v>341</v>
+      </c>
+      <c r="L89" s="20">
+        <v>243997</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A90" s="2">
         <v>87</v>
       </c>
-      <c r="B90" s="9" t="s">
-[...33 lines deleted...]
-    <row r="91" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B90" s="60" t="s">
+        <v>765</v>
+      </c>
+      <c r="C90" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D90" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E90" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F90" s="25" t="s">
+        <v>947</v>
+      </c>
+      <c r="G90" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H90" s="25" t="s">
+        <v>947</v>
+      </c>
+      <c r="I90" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J90" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K90" s="74" t="s">
+        <v>550</v>
+      </c>
+      <c r="L90" s="18">
+        <v>243998</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A91" s="2">
         <v>88</v>
       </c>
-      <c r="B91" s="9" t="s">
-[...33 lines deleted...]
-    <row r="92" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B91" s="60" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C91" s="10">
+        <v>8264000</v>
+      </c>
+      <c r="D91" s="9">
+        <v>7490000</v>
+      </c>
+      <c r="E91" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F91" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="G91" s="11">
+        <v>7490000</v>
+      </c>
+      <c r="H91" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="I91" s="9">
+        <v>7490000</v>
+      </c>
+      <c r="J91" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K91" s="74" t="s">
+        <v>342</v>
+      </c>
+      <c r="L91" s="18">
+        <v>244000</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A92" s="2">
         <v>89</v>
       </c>
-      <c r="B92" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L92" s="5">
+      <c r="B92" s="60" t="s">
+        <v>766</v>
+      </c>
+      <c r="C92" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D92" s="9">
+        <v>295320</v>
+      </c>
+      <c r="E92" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F92" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="G92" s="11">
+        <v>295320</v>
+      </c>
+      <c r="H92" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="I92" s="9">
+        <v>295320</v>
+      </c>
+      <c r="J92" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K92" s="74" t="s">
+        <v>343</v>
+      </c>
+      <c r="L92" s="18">
         <v>244000</v>
       </c>
     </row>
-    <row r="93" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A93" s="2">
         <v>90</v>
       </c>
-      <c r="B93" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L93" s="5">
+      <c r="B93" s="60" t="s">
+        <v>74</v>
+      </c>
+      <c r="C93" s="10">
+        <v>240000</v>
+      </c>
+      <c r="D93" s="9">
+        <v>239455.3</v>
+      </c>
+      <c r="E93" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F93" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="G93" s="11">
+        <v>239455.3</v>
+      </c>
+      <c r="H93" s="27" t="s">
+        <v>89</v>
+      </c>
+      <c r="I93" s="9">
+        <v>239455.3</v>
+      </c>
+      <c r="J93" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K93" s="74" t="s">
+        <v>344</v>
+      </c>
+      <c r="L93" s="18">
         <v>244000</v>
       </c>
     </row>
-    <row r="94" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A94" s="2">
         <v>91</v>
       </c>
-      <c r="B94" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L94" s="5">
+      <c r="B94" s="60" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C94" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D94" s="9">
+        <v>98975</v>
+      </c>
+      <c r="E94" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F94" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="G94" s="11">
+        <v>98975</v>
+      </c>
+      <c r="H94" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="I94" s="9">
+        <v>98975</v>
+      </c>
+      <c r="J94" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K94" s="74" t="s">
+        <v>551</v>
+      </c>
+      <c r="L94" s="18">
         <v>244000</v>
       </c>
     </row>
-    <row r="95" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A95" s="2">
         <v>92</v>
       </c>
-      <c r="B95" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L95" s="5">
+      <c r="B95" s="60" t="s">
+        <v>948</v>
+      </c>
+      <c r="C95" s="10">
+        <v>120000</v>
+      </c>
+      <c r="D95" s="9">
+        <v>120000</v>
+      </c>
+      <c r="E95" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F95" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="G95" s="11">
+        <v>120000</v>
+      </c>
+      <c r="H95" s="25" t="s">
+        <v>102</v>
+      </c>
+      <c r="I95" s="9">
+        <v>120000</v>
+      </c>
+      <c r="J95" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K95" s="74" t="s">
+        <v>552</v>
+      </c>
+      <c r="L95" s="18">
         <v>244000</v>
       </c>
     </row>
-    <row r="96" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A96" s="2">
         <v>93</v>
       </c>
-      <c r="B96" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L96" s="5">
+      <c r="B96" s="60" t="s">
+        <v>767</v>
+      </c>
+      <c r="C96" s="10">
+        <v>41649.75</v>
+      </c>
+      <c r="D96" s="9">
+        <v>41649.75</v>
+      </c>
+      <c r="E96" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F96" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G96" s="11">
+        <v>41649.75</v>
+      </c>
+      <c r="H96" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="I96" s="9">
+        <v>41649.75</v>
+      </c>
+      <c r="J96" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K96" s="74" t="s">
+        <v>553</v>
+      </c>
+      <c r="L96" s="20">
         <v>244000</v>
       </c>
     </row>
-    <row r="97" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A97" s="2">
         <v>94</v>
       </c>
-      <c r="B97" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L97" s="8">
+      <c r="B97" s="61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C97" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D97" s="9">
+        <v>98975</v>
+      </c>
+      <c r="E97" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F97" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="G97" s="11">
+        <v>98975</v>
+      </c>
+      <c r="H97" s="25" t="s">
+        <v>104</v>
+      </c>
+      <c r="I97" s="9">
+        <v>98975</v>
+      </c>
+      <c r="J97" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K97" s="74" t="s">
+        <v>554</v>
+      </c>
+      <c r="L97" s="20">
         <v>244000</v>
       </c>
     </row>
-    <row r="98" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A98" s="2">
         <v>95</v>
       </c>
-      <c r="B98" s="10" t="s">
-[...33 lines deleted...]
-    <row r="99" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B98" s="60" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C98" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D98" s="9">
+        <v>399912.5</v>
+      </c>
+      <c r="E98" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F98" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G98" s="11">
+        <v>399912.5</v>
+      </c>
+      <c r="H98" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="I98" s="9">
+        <v>399912.5</v>
+      </c>
+      <c r="J98" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K98" s="74" t="s">
+        <v>338</v>
+      </c>
+      <c r="L98" s="18">
+        <v>244003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A99" s="2">
         <v>96</v>
       </c>
-      <c r="B99" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="31">
+      <c r="B99" s="60" t="s">
+        <v>768</v>
+      </c>
+      <c r="C99" s="13">
+        <v>400000</v>
+      </c>
+      <c r="D99" s="12">
         <v>500000</v>
       </c>
-      <c r="D99" s="31">
-[...23 lines deleted...]
-      <c r="L99" s="5">
+      <c r="E99" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F99" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="G99" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H99" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="I99" s="12">
+        <v>500000</v>
+      </c>
+      <c r="J99" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K99" s="74" t="s">
+        <v>337</v>
+      </c>
+      <c r="L99" s="18">
         <v>244003</v>
       </c>
     </row>
-    <row r="100" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A100" s="2">
         <v>97</v>
       </c>
-      <c r="B100" s="9" t="s">
-[...33 lines deleted...]
-    <row r="101" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B100" s="60" t="s">
+        <v>769</v>
+      </c>
+      <c r="C100" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D100" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E100" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F100" s="25" t="s">
+        <v>949</v>
+      </c>
+      <c r="G100" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H100" s="25" t="s">
+        <v>949</v>
+      </c>
+      <c r="I100" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J100" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K100" s="74" t="s">
+        <v>555</v>
+      </c>
+      <c r="L100" s="20">
+        <v>244004</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A101" s="2">
         <v>98</v>
       </c>
-      <c r="B101" s="9" t="s">
-[...33 lines deleted...]
-    <row r="102" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B101" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="C101" s="10">
+        <v>30000</v>
+      </c>
+      <c r="D101" s="9">
+        <v>29104</v>
+      </c>
+      <c r="E101" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F101" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="G101" s="11">
+        <v>29104</v>
+      </c>
+      <c r="H101" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="I101" s="9">
+        <v>29104</v>
+      </c>
+      <c r="J101" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K101" s="74" t="s">
+        <v>556</v>
+      </c>
+      <c r="L101" s="20">
+        <v>244005</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A102" s="2">
         <v>99</v>
       </c>
-      <c r="B102" s="9" t="s">
-[...33 lines deleted...]
-    <row r="103" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B102" s="60" t="s">
+        <v>950</v>
+      </c>
+      <c r="C102" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D102" s="9">
+        <v>485867.74</v>
+      </c>
+      <c r="E102" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F102" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="G102" s="11">
+        <v>485867.74</v>
+      </c>
+      <c r="H102" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="I102" s="9">
+        <v>485867.74</v>
+      </c>
+      <c r="J102" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K102" s="74" t="s">
+        <v>345</v>
+      </c>
+      <c r="L102" s="18">
+        <v>244006</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A103" s="2">
         <v>100</v>
       </c>
-      <c r="B103" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L103" s="5">
+      <c r="B103" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="C103" s="10">
+        <v>6600</v>
+      </c>
+      <c r="D103" s="9">
+        <v>6600</v>
+      </c>
+      <c r="E103" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F103" s="25" t="s">
+        <v>772</v>
+      </c>
+      <c r="G103" s="11">
+        <v>6600</v>
+      </c>
+      <c r="H103" s="25" t="s">
+        <v>772</v>
+      </c>
+      <c r="I103" s="9">
+        <v>6600</v>
+      </c>
+      <c r="J103" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K103" s="74" t="s">
+        <v>557</v>
+      </c>
+      <c r="L103" s="20">
         <v>244006</v>
       </c>
     </row>
-    <row r="104" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A104" s="2">
         <v>101</v>
       </c>
-      <c r="B104" s="16" t="s">
-[...33 lines deleted...]
-    <row r="105" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B104" s="60" t="s">
+        <v>951</v>
+      </c>
+      <c r="C104" s="10">
+        <v>145200</v>
+      </c>
+      <c r="D104" s="9">
+        <v>145200</v>
+      </c>
+      <c r="E104" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F104" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="G104" s="11">
+        <v>145200</v>
+      </c>
+      <c r="H104" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="I104" s="9">
+        <v>145200</v>
+      </c>
+      <c r="J104" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K104" s="74" t="s">
+        <v>414</v>
+      </c>
+      <c r="L104" s="18">
+        <v>244007</v>
+      </c>
+    </row>
+    <row r="105" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A105" s="2">
         <v>102</v>
       </c>
-      <c r="B105" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L105" s="5">
+      <c r="B105" s="60" t="s">
+        <v>77</v>
+      </c>
+      <c r="C105" s="10">
+        <v>35203</v>
+      </c>
+      <c r="D105" s="9">
+        <v>35203</v>
+      </c>
+      <c r="E105" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F105" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G105" s="11">
+        <v>35203</v>
+      </c>
+      <c r="H105" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I105" s="9">
+        <v>35203</v>
+      </c>
+      <c r="J105" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K105" s="74" t="s">
+        <v>413</v>
+      </c>
+      <c r="L105" s="18">
         <v>244007</v>
       </c>
     </row>
-    <row r="106" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A106" s="2">
         <v>103</v>
       </c>
-      <c r="B106" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L106" s="5">
+      <c r="B106" s="60" t="s">
+        <v>770</v>
+      </c>
+      <c r="C106" s="10">
+        <v>2000</v>
+      </c>
+      <c r="D106" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E106" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F106" s="25" t="s">
+        <v>771</v>
+      </c>
+      <c r="G106" s="11">
+        <v>2000</v>
+      </c>
+      <c r="H106" s="25" t="s">
+        <v>771</v>
+      </c>
+      <c r="I106" s="9">
+        <v>2000</v>
+      </c>
+      <c r="J106" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K106" s="74" t="s">
+        <v>558</v>
+      </c>
+      <c r="L106" s="20">
         <v>244007</v>
       </c>
     </row>
-    <row r="107" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A107" s="2">
         <v>104</v>
       </c>
-      <c r="B107" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L107" s="8">
+      <c r="B107" s="61" t="s">
+        <v>84</v>
+      </c>
+      <c r="C107" s="10">
+        <v>6560</v>
+      </c>
+      <c r="D107" s="9">
+        <v>6560</v>
+      </c>
+      <c r="E107" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F107" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G107" s="11">
+        <v>6560</v>
+      </c>
+      <c r="H107" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I107" s="9">
+        <v>6560</v>
+      </c>
+      <c r="J107" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K107" s="74" t="s">
+        <v>559</v>
+      </c>
+      <c r="L107" s="20">
         <v>244007</v>
       </c>
     </row>
-    <row r="108" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A108" s="2">
         <v>105</v>
       </c>
-      <c r="B108" s="10" t="s">
-[...33 lines deleted...]
-    <row r="109" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="B108" s="61" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C108" s="10">
+        <v>224400</v>
+      </c>
+      <c r="D108" s="9">
+        <v>224400</v>
+      </c>
+      <c r="E108" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F108" s="25" t="s">
+        <v>773</v>
+      </c>
+      <c r="G108" s="11">
+        <v>224400</v>
+      </c>
+      <c r="H108" s="25" t="s">
+        <v>773</v>
+      </c>
+      <c r="I108" s="9">
+        <v>224400</v>
+      </c>
+      <c r="J108" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K108" s="74" t="s">
+        <v>560</v>
+      </c>
+      <c r="L108" s="20">
+        <v>244010</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A109" s="2">
         <v>106</v>
       </c>
-      <c r="B109" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L109" s="8">
+      <c r="B109" s="60" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C109" s="10">
+        <v>360000</v>
+      </c>
+      <c r="D109" s="9">
+        <v>360000</v>
+      </c>
+      <c r="E109" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F109" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="G109" s="11">
+        <v>360000</v>
+      </c>
+      <c r="H109" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="I109" s="9">
+        <v>360000</v>
+      </c>
+      <c r="J109" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K109" s="74" t="s">
+        <v>561</v>
+      </c>
+      <c r="L109" s="20">
         <v>244010</v>
       </c>
     </row>
-    <row r="110" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A110" s="2">
         <v>107</v>
       </c>
-      <c r="B110" s="9" t="s">
-[...33 lines deleted...]
-    <row r="111" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B110" s="60" t="s">
+        <v>774</v>
+      </c>
+      <c r="C110" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D110" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E110" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F110" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G110" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H110" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I110" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J110" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K110" s="74" t="s">
+        <v>562</v>
+      </c>
+      <c r="L110" s="20">
+        <v>244012</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A111" s="2">
         <v>108</v>
       </c>
-      <c r="B111" s="9" t="s">
-[...33 lines deleted...]
-    <row r="112" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B111" s="60" t="s">
+        <v>78</v>
+      </c>
+      <c r="C111" s="10">
+        <v>11182</v>
+      </c>
+      <c r="D111" s="9">
+        <v>11181.5</v>
+      </c>
+      <c r="E111" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F111" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G111" s="11">
+        <v>11181.5</v>
+      </c>
+      <c r="H111" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I111" s="9">
+        <v>11181.5</v>
+      </c>
+      <c r="J111" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K111" s="74" t="s">
+        <v>412</v>
+      </c>
+      <c r="L111" s="18">
+        <v>244014</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A112" s="2">
         <v>109</v>
       </c>
-      <c r="B112" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L112" s="5">
+      <c r="B112" s="60" t="s">
+        <v>85</v>
+      </c>
+      <c r="C112" s="10">
+        <v>30000</v>
+      </c>
+      <c r="D112" s="9">
+        <v>28240</v>
+      </c>
+      <c r="E112" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F112" s="25" t="s">
+        <v>952</v>
+      </c>
+      <c r="G112" s="11">
+        <v>28240</v>
+      </c>
+      <c r="H112" s="25" t="s">
+        <v>952</v>
+      </c>
+      <c r="I112" s="9">
+        <v>28240</v>
+      </c>
+      <c r="J112" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K112" s="74" t="s">
+        <v>563</v>
+      </c>
+      <c r="L112" s="20">
         <v>244014</v>
       </c>
     </row>
-    <row r="113" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A113" s="2">
         <v>110</v>
       </c>
-      <c r="B113" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L113" s="8">
+      <c r="B113" s="61" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C113" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D113" s="9">
+        <v>199876</v>
+      </c>
+      <c r="E113" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F113" s="25" t="s">
+        <v>776</v>
+      </c>
+      <c r="G113" s="11">
+        <v>199876</v>
+      </c>
+      <c r="H113" s="25" t="s">
+        <v>776</v>
+      </c>
+      <c r="I113" s="9">
+        <v>199876</v>
+      </c>
+      <c r="J113" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K113" s="74" t="s">
+        <v>564</v>
+      </c>
+      <c r="L113" s="20">
         <v>244014</v>
       </c>
     </row>
-    <row r="114" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:12" ht="93" x14ac:dyDescent="0.5">
       <c r="A114" s="2">
         <v>111</v>
       </c>
-      <c r="B114" s="10" t="s">
-[...33 lines deleted...]
-    <row r="115" spans="1:12" ht="78.75" x14ac:dyDescent="0.4">
+      <c r="B114" s="60" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C114" s="13">
+        <v>2000000</v>
+      </c>
+      <c r="D114" s="9">
+        <v>627900</v>
+      </c>
+      <c r="E114" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F114" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G114" s="11">
+        <v>627900</v>
+      </c>
+      <c r="H114" s="25" t="s">
+        <v>114</v>
+      </c>
+      <c r="I114" s="9">
+        <v>627900</v>
+      </c>
+      <c r="J114" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K114" s="74" t="s">
+        <v>348</v>
+      </c>
+      <c r="L114" s="18">
+        <v>244018</v>
+      </c>
+    </row>
+    <row r="115" spans="1:12" ht="93" x14ac:dyDescent="0.5">
       <c r="A115" s="2">
         <v>112</v>
       </c>
-      <c r="B115" s="9" t="s">
-[...8 lines deleted...]
-      <c r="E115" s="36" t="s">
+      <c r="B115" s="60" t="s">
+        <v>106</v>
+      </c>
+      <c r="C115" s="13">
+        <v>1046460</v>
+      </c>
+      <c r="D115" s="12">
+        <v>885000</v>
+      </c>
+      <c r="E115" s="35" t="s">
         <v>25</v>
       </c>
-      <c r="F115" s="33" t="s">
+      <c r="F115" s="25" t="s">
         <v>115</v>
       </c>
-      <c r="G115" s="33">
-[...2 lines deleted...]
-      <c r="H115" s="33" t="s">
+      <c r="G115" s="11">
+        <v>885000</v>
+      </c>
+      <c r="H115" s="25" t="s">
         <v>115</v>
       </c>
-      <c r="I115" s="31">
-[...8 lines deleted...]
-      <c r="L115" s="5">
+      <c r="I115" s="12">
+        <v>885000</v>
+      </c>
+      <c r="J115" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K115" s="74" t="s">
+        <v>349</v>
+      </c>
+      <c r="L115" s="18">
         <v>244018</v>
       </c>
     </row>
-    <row r="116" spans="1:12" ht="78.75" x14ac:dyDescent="0.4">
+    <row r="116" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A116" s="2">
         <v>113</v>
       </c>
-      <c r="B116" s="9" t="s">
-[...33 lines deleted...]
-    <row r="117" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B116" s="60" t="s">
+        <v>777</v>
+      </c>
+      <c r="C116" s="10">
+        <v>26000</v>
+      </c>
+      <c r="D116" s="9">
+        <v>25851.200000000001</v>
+      </c>
+      <c r="E116" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F116" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G116" s="11">
+        <v>25851.200000000001</v>
+      </c>
+      <c r="H116" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I116" s="9">
+        <v>25851.200000000001</v>
+      </c>
+      <c r="J116" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K116" s="74" t="s">
+        <v>425</v>
+      </c>
+      <c r="L116" s="18">
+        <v>244019</v>
+      </c>
+    </row>
+    <row r="117" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A117" s="2">
         <v>114</v>
       </c>
-      <c r="B117" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L117" s="5">
+      <c r="B117" s="60" t="s">
+        <v>778</v>
+      </c>
+      <c r="C117" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D117" s="9">
+        <v>99991.5</v>
+      </c>
+      <c r="E117" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F117" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="G117" s="11">
+        <v>99991.5</v>
+      </c>
+      <c r="H117" s="25" t="s">
+        <v>125</v>
+      </c>
+      <c r="I117" s="9">
+        <v>99991.5</v>
+      </c>
+      <c r="J117" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K117" s="74" t="s">
+        <v>565</v>
+      </c>
+      <c r="L117" s="18">
         <v>244019</v>
       </c>
     </row>
-    <row r="118" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A118" s="2">
         <v>115</v>
       </c>
-      <c r="B118" s="9" t="s">
-[...33 lines deleted...]
-    <row r="119" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B118" s="60" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C118" s="10">
+        <v>17000</v>
+      </c>
+      <c r="D118" s="9">
+        <v>16728.38</v>
+      </c>
+      <c r="E118" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F118" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="G118" s="11">
+        <v>16728.38</v>
+      </c>
+      <c r="H118" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="I118" s="9">
+        <v>16728.38</v>
+      </c>
+      <c r="J118" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K118" s="74" t="s">
+        <v>424</v>
+      </c>
+      <c r="L118" s="18">
+        <v>244021</v>
+      </c>
+    </row>
+    <row r="119" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A119" s="2">
         <v>116</v>
       </c>
-      <c r="B119" s="9" t="s">
-[...33 lines deleted...]
-    <row r="120" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B119" s="60" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C119" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D119" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E119" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F119" s="25" t="s">
+        <v>953</v>
+      </c>
+      <c r="G119" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H119" s="25" t="s">
+        <v>953</v>
+      </c>
+      <c r="I119" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J119" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K119" s="74" t="s">
+        <v>566</v>
+      </c>
+      <c r="L119" s="18">
+        <v>244024</v>
+      </c>
+    </row>
+    <row r="120" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A120" s="2">
         <v>117</v>
       </c>
-      <c r="B120" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="31">
+      <c r="B120" s="60" t="s">
+        <v>954</v>
+      </c>
+      <c r="C120" s="10">
         <v>4000</v>
       </c>
-      <c r="D120" s="31">
+      <c r="D120" s="9">
         <v>4000</v>
       </c>
-      <c r="E120" s="31" t="s">
-[...5 lines deleted...]
-      <c r="G120" s="33">
+      <c r="E120" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F120" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="G120" s="11">
         <v>4000</v>
       </c>
-      <c r="H120" s="33" t="s">
-[...2 lines deleted...]
-      <c r="I120" s="31">
+      <c r="H120" s="25" t="s">
+        <v>780</v>
+      </c>
+      <c r="I120" s="9">
         <v>4000</v>
       </c>
-      <c r="J120" s="6" t="s">
-[...5 lines deleted...]
-      <c r="L120" s="5">
+      <c r="J120" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K120" s="74" t="s">
+        <v>567</v>
+      </c>
+      <c r="L120" s="18">
         <v>244024</v>
       </c>
     </row>
-    <row r="121" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A121" s="2">
         <v>118</v>
       </c>
-      <c r="B121" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L121" s="5">
+      <c r="B121" s="60" t="s">
+        <v>781</v>
+      </c>
+      <c r="C121" s="10">
+        <v>15000</v>
+      </c>
+      <c r="D121" s="9">
+        <v>15000</v>
+      </c>
+      <c r="E121" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F121" s="25" t="s">
+        <v>782</v>
+      </c>
+      <c r="G121" s="11">
+        <v>15000</v>
+      </c>
+      <c r="H121" s="25" t="s">
+        <v>782</v>
+      </c>
+      <c r="I121" s="9">
+        <v>15000</v>
+      </c>
+      <c r="J121" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K121" s="74" t="s">
+        <v>568</v>
+      </c>
+      <c r="L121" s="20">
         <v>244024</v>
       </c>
     </row>
-    <row r="122" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A122" s="2">
         <v>119</v>
       </c>
-      <c r="B122" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L122" s="8">
+      <c r="B122" s="60" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C122" s="10">
+        <v>6000</v>
+      </c>
+      <c r="D122" s="9">
+        <v>6000</v>
+      </c>
+      <c r="E122" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F122" s="25" t="s">
+        <v>955</v>
+      </c>
+      <c r="G122" s="11">
+        <v>6000</v>
+      </c>
+      <c r="H122" s="25" t="s">
+        <v>955</v>
+      </c>
+      <c r="I122" s="9">
+        <v>6000</v>
+      </c>
+      <c r="J122" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K122" s="74" t="s">
+        <v>569</v>
+      </c>
+      <c r="L122" s="20">
         <v>244024</v>
       </c>
     </row>
-    <row r="123" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A123" s="2">
         <v>120</v>
       </c>
-      <c r="B123" s="9" t="s">
-[...33 lines deleted...]
-    <row r="124" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B123" s="60" t="s">
+        <v>784</v>
+      </c>
+      <c r="C123" s="10">
+        <v>12350000</v>
+      </c>
+      <c r="D123" s="9">
+        <v>12350000</v>
+      </c>
+      <c r="E123" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F123" s="25" t="s">
+        <v>783</v>
+      </c>
+      <c r="G123" s="11">
+        <v>12350000</v>
+      </c>
+      <c r="H123" s="25" t="s">
+        <v>783</v>
+      </c>
+      <c r="I123" s="9">
+        <v>12350000</v>
+      </c>
+      <c r="J123" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K123" s="74" t="s">
+        <v>352</v>
+      </c>
+      <c r="L123" s="18">
+        <v>244025</v>
+      </c>
+    </row>
+    <row r="124" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A124" s="2">
         <v>121</v>
       </c>
-      <c r="B124" s="9" t="s">
-[...33 lines deleted...]
-    <row r="125" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="B124" s="60" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C124" s="10">
+        <v>350000</v>
+      </c>
+      <c r="D124" s="9">
+        <v>349890</v>
+      </c>
+      <c r="E124" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F124" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G124" s="11">
+        <v>349890</v>
+      </c>
+      <c r="H124" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="9">
+        <v>349890</v>
+      </c>
+      <c r="J124" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K124" s="74" t="s">
+        <v>350</v>
+      </c>
+      <c r="L124" s="20">
+        <v>244028</v>
+      </c>
+    </row>
+    <row r="125" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A125" s="2">
         <v>122</v>
       </c>
-      <c r="B125" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L125" s="8">
+      <c r="B125" s="60" t="s">
+        <v>109</v>
+      </c>
+      <c r="C125" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D125" s="9">
+        <v>90545</v>
+      </c>
+      <c r="E125" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F125" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G125" s="11">
+        <v>90545</v>
+      </c>
+      <c r="H125" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I125" s="9">
+        <v>90545</v>
+      </c>
+      <c r="J125" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K125" s="74" t="s">
+        <v>423</v>
+      </c>
+      <c r="L125" s="18">
         <v>244028</v>
       </c>
     </row>
-    <row r="126" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A126" s="2">
         <v>123</v>
       </c>
-      <c r="B126" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L126" s="5">
+      <c r="B126" s="60" t="s">
+        <v>785</v>
+      </c>
+      <c r="C126" s="10">
+        <v>50000</v>
+      </c>
+      <c r="D126" s="9">
+        <v>33000</v>
+      </c>
+      <c r="E126" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F126" s="25" t="s">
+        <v>786</v>
+      </c>
+      <c r="G126" s="11">
+        <v>33000</v>
+      </c>
+      <c r="H126" s="25" t="s">
+        <v>786</v>
+      </c>
+      <c r="I126" s="9">
+        <v>33000</v>
+      </c>
+      <c r="J126" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K126" s="74" t="s">
+        <v>570</v>
+      </c>
+      <c r="L126" s="20">
         <v>244028</v>
       </c>
     </row>
-    <row r="127" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A127" s="2">
         <v>124</v>
       </c>
-      <c r="B127" s="9" t="s">
-[...33 lines deleted...]
-    <row r="128" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B127" s="60" t="s">
+        <v>107</v>
+      </c>
+      <c r="C127" s="10">
+        <v>460000</v>
+      </c>
+      <c r="D127" s="9">
+        <v>460000</v>
+      </c>
+      <c r="E127" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F127" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="G127" s="11">
+        <v>460000</v>
+      </c>
+      <c r="H127" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="I127" s="9">
+        <v>460000</v>
+      </c>
+      <c r="J127" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K127" s="74" t="s">
+        <v>351</v>
+      </c>
+      <c r="L127" s="18">
+        <v>244031</v>
+      </c>
+    </row>
+    <row r="128" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A128" s="2">
         <v>125</v>
       </c>
-      <c r="B128" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F128" s="33" t="s">
+      <c r="B128" s="60" t="s">
+        <v>787</v>
+      </c>
+      <c r="C128" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D128" s="9">
+        <v>298316</v>
+      </c>
+      <c r="E128" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F128" s="27" t="s">
         <v>117</v>
       </c>
-      <c r="G128" s="33">
-[...2 lines deleted...]
-      <c r="H128" s="33" t="s">
+      <c r="G128" s="11">
+        <v>298316</v>
+      </c>
+      <c r="H128" s="27" t="s">
         <v>117</v>
       </c>
-      <c r="I128" s="31">
-[...5 lines deleted...]
-      <c r="K128" s="15" t="s">
+      <c r="I128" s="9">
+        <v>298316</v>
+      </c>
+      <c r="J128" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K128" s="74" t="s">
         <v>353</v>
       </c>
-      <c r="L128" s="5">
+      <c r="L128" s="18">
         <v>244031</v>
       </c>
     </row>
-    <row r="129" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A129" s="2">
         <v>126</v>
       </c>
-      <c r="B129" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L129" s="5">
+      <c r="B129" s="60" t="s">
+        <v>112</v>
+      </c>
+      <c r="C129" s="10">
+        <v>31200</v>
+      </c>
+      <c r="D129" s="9">
+        <v>29448.33</v>
+      </c>
+      <c r="E129" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F129" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="G129" s="11">
+        <v>29448.33</v>
+      </c>
+      <c r="H129" s="25" t="s">
+        <v>126</v>
+      </c>
+      <c r="I129" s="9">
+        <v>29448.33</v>
+      </c>
+      <c r="J129" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K129" s="74" t="s">
+        <v>571</v>
+      </c>
+      <c r="L129" s="20">
         <v>244031</v>
       </c>
     </row>
-    <row r="130" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:12" ht="93" x14ac:dyDescent="0.5">
       <c r="A130" s="2">
         <v>127</v>
       </c>
-      <c r="B130" s="9" t="s">
-[...23 lines deleted...]
-      <c r="J130" s="6" t="s">
+      <c r="B130" s="60" t="s">
+        <v>788</v>
+      </c>
+      <c r="C130" s="10">
+        <v>1500000</v>
+      </c>
+      <c r="D130" s="9">
+        <v>1496930</v>
+      </c>
+      <c r="E130" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F130" s="25" t="s">
         <v>734</v>
       </c>
-      <c r="K130" s="15" t="s">
-[...6 lines deleted...]
-    <row r="131" spans="1:12" ht="105" x14ac:dyDescent="0.4">
+      <c r="G130" s="11">
+        <v>1496930</v>
+      </c>
+      <c r="H130" s="25" t="s">
+        <v>734</v>
+      </c>
+      <c r="I130" s="9">
+        <v>1496930</v>
+      </c>
+      <c r="J130" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K130" s="74" t="s">
+        <v>354</v>
+      </c>
+      <c r="L130" s="18">
+        <v>244032</v>
+      </c>
+    </row>
+    <row r="131" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A131" s="2">
         <v>128</v>
       </c>
-      <c r="B131" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L131" s="5">
+      <c r="B131" s="60" t="s">
+        <v>789</v>
+      </c>
+      <c r="C131" s="10">
+        <v>187400</v>
+      </c>
+      <c r="D131" s="9">
+        <v>99934.79</v>
+      </c>
+      <c r="E131" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F131" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G131" s="11">
+        <v>99934.79</v>
+      </c>
+      <c r="H131" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I131" s="9">
+        <v>99934.79</v>
+      </c>
+      <c r="J131" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K131" s="74" t="s">
+        <v>422</v>
+      </c>
+      <c r="L131" s="18">
         <v>244032</v>
       </c>
     </row>
-    <row r="132" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A132" s="2">
         <v>129</v>
       </c>
-      <c r="B132" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L132" s="5">
+      <c r="B132" s="61" t="s">
+        <v>790</v>
+      </c>
+      <c r="C132" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D132" s="9">
+        <v>160500</v>
+      </c>
+      <c r="E132" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F132" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G132" s="11">
+        <v>160500</v>
+      </c>
+      <c r="H132" s="25" t="s">
+        <v>791</v>
+      </c>
+      <c r="I132" s="9">
+        <v>160500</v>
+      </c>
+      <c r="J132" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K132" s="74" t="s">
+        <v>572</v>
+      </c>
+      <c r="L132" s="20">
         <v>244032</v>
       </c>
     </row>
-    <row r="133" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:12" ht="232.5" x14ac:dyDescent="0.25">
       <c r="A133" s="2">
         <v>130</v>
       </c>
-      <c r="B133" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L133" s="8">
+      <c r="B133" s="60" t="s">
+        <v>792</v>
+      </c>
+      <c r="C133" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D133" s="9">
+        <v>299867</v>
+      </c>
+      <c r="E133" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F133" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="G133" s="11">
+        <v>299867</v>
+      </c>
+      <c r="H133" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="I133" s="9">
+        <v>299867</v>
+      </c>
+      <c r="J133" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K133" s="74" t="s">
+        <v>573</v>
+      </c>
+      <c r="L133" s="20">
         <v>244032</v>
       </c>
     </row>
-    <row r="134" spans="1:12" ht="236.25" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A134" s="2">
         <v>131</v>
       </c>
-      <c r="B134" s="9" t="s">
-[...33 lines deleted...]
-    <row r="135" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B134" s="60" t="s">
+        <v>110</v>
+      </c>
+      <c r="C134" s="10">
+        <v>59534.8</v>
+      </c>
+      <c r="D134" s="9">
+        <v>59434.8</v>
+      </c>
+      <c r="E134" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F134" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="G134" s="11">
+        <v>59434.8</v>
+      </c>
+      <c r="H134" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="I134" s="9">
+        <v>59434.8</v>
+      </c>
+      <c r="J134" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K134" s="74" t="s">
+        <v>421</v>
+      </c>
+      <c r="L134" s="18">
+        <v>244033</v>
+      </c>
+    </row>
+    <row r="135" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A135" s="2">
         <v>132</v>
       </c>
-      <c r="B135" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F135" s="33" t="s">
+      <c r="B135" s="60" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C135" s="10">
+        <v>20865</v>
+      </c>
+      <c r="D135" s="9">
+        <v>20865</v>
+      </c>
+      <c r="E135" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F135" s="25" t="s">
         <v>122</v>
       </c>
-      <c r="G135" s="33">
-[...2 lines deleted...]
-      <c r="H135" s="33" t="s">
+      <c r="G135" s="11">
+        <v>20865</v>
+      </c>
+      <c r="H135" s="25" t="s">
         <v>122</v>
       </c>
-      <c r="I135" s="31">
-[...8 lines deleted...]
-      <c r="L135" s="5">
+      <c r="I135" s="9">
+        <v>20865</v>
+      </c>
+      <c r="J135" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K135" s="74" t="s">
+        <v>420</v>
+      </c>
+      <c r="L135" s="18">
         <v>244033</v>
       </c>
     </row>
-    <row r="136" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A136" s="2">
         <v>133</v>
       </c>
-      <c r="B136" s="9" t="s">
-[...33 lines deleted...]
-    <row r="137" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B136" s="60" t="s">
+        <v>108</v>
+      </c>
+      <c r="C136" s="10">
+        <v>7000000</v>
+      </c>
+      <c r="D136" s="9">
+        <v>7000000</v>
+      </c>
+      <c r="E136" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F136" s="25" t="s">
+        <v>783</v>
+      </c>
+      <c r="G136" s="11">
+        <v>7000000</v>
+      </c>
+      <c r="H136" s="25" t="s">
+        <v>783</v>
+      </c>
+      <c r="I136" s="9">
+        <v>7000000</v>
+      </c>
+      <c r="J136" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K136" s="74" t="s">
+        <v>347</v>
+      </c>
+      <c r="L136" s="18">
+        <v>244034</v>
+      </c>
+    </row>
+    <row r="137" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A137" s="2">
         <v>134</v>
       </c>
-      <c r="B137" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L137" s="5">
+      <c r="B137" s="61" t="s">
+        <v>793</v>
+      </c>
+      <c r="C137" s="10">
+        <v>20202.46</v>
+      </c>
+      <c r="D137" s="9">
+        <v>20202.46</v>
+      </c>
+      <c r="E137" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F137" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="G137" s="11">
+        <v>20202.46</v>
+      </c>
+      <c r="H137" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="I137" s="9">
+        <v>20202.46</v>
+      </c>
+      <c r="J137" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K137" s="74" t="s">
+        <v>574</v>
+      </c>
+      <c r="L137" s="20">
         <v>244034</v>
       </c>
     </row>
-    <row r="138" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A138" s="2">
         <v>135</v>
       </c>
-      <c r="B138" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L138" s="8">
+      <c r="B138" s="61" t="s">
+        <v>795</v>
+      </c>
+      <c r="C138" s="10">
+        <v>460000</v>
+      </c>
+      <c r="D138" s="9">
+        <v>459680</v>
+      </c>
+      <c r="E138" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F138" s="25" t="s">
+        <v>796</v>
+      </c>
+      <c r="G138" s="11">
+        <v>459680</v>
+      </c>
+      <c r="H138" s="25" t="s">
+        <v>796</v>
+      </c>
+      <c r="I138" s="9">
+        <v>459680</v>
+      </c>
+      <c r="J138" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K138" s="74" t="s">
+        <v>575</v>
+      </c>
+      <c r="L138" s="20">
         <v>244034</v>
       </c>
     </row>
-    <row r="139" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A139" s="2">
         <v>136</v>
       </c>
-      <c r="B139" s="10" t="s">
-[...33 lines deleted...]
-    <row r="140" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B139" s="60" t="s">
+        <v>113</v>
+      </c>
+      <c r="C139" s="10">
+        <v>2782</v>
+      </c>
+      <c r="D139" s="9">
+        <v>2782</v>
+      </c>
+      <c r="E139" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F139" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="G139" s="11">
+        <v>2782</v>
+      </c>
+      <c r="H139" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="I139" s="9">
+        <v>2782</v>
+      </c>
+      <c r="J139" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K139" s="74" t="s">
+        <v>576</v>
+      </c>
+      <c r="L139" s="20">
+        <v>244035</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A140" s="2">
         <v>137</v>
       </c>
-      <c r="B140" s="9" t="s">
-[...33 lines deleted...]
-    <row r="141" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B140" s="60" t="s">
+        <v>797</v>
+      </c>
+      <c r="C140" s="13">
+        <v>500000</v>
+      </c>
+      <c r="D140" s="12">
+        <v>498800</v>
+      </c>
+      <c r="E140" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F140" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="G140" s="11">
+        <v>498800</v>
+      </c>
+      <c r="H140" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="I140" s="12">
+        <v>498800</v>
+      </c>
+      <c r="J140" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K140" s="74" t="s">
+        <v>346</v>
+      </c>
+      <c r="L140" s="18">
+        <v>244038</v>
+      </c>
+    </row>
+    <row r="141" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A141" s="2">
         <v>138</v>
       </c>
-      <c r="B141" s="9" t="s">
-[...33 lines deleted...]
-    <row r="142" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B141" s="60" t="s">
+        <v>956</v>
+      </c>
+      <c r="C141" s="10">
+        <v>50000</v>
+      </c>
+      <c r="D141" s="9">
+        <v>49220</v>
+      </c>
+      <c r="E141" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F141" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="G141" s="11">
+        <v>49220</v>
+      </c>
+      <c r="H141" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="I141" s="9">
+        <v>49220</v>
+      </c>
+      <c r="J141" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K141" s="74" t="s">
+        <v>419</v>
+      </c>
+      <c r="L141" s="18">
+        <v>244040</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A142" s="2">
         <v>139</v>
       </c>
-      <c r="B142" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F142" s="33" t="s">
+      <c r="B142" s="60" t="s">
+        <v>111</v>
+      </c>
+      <c r="C142" s="10">
+        <v>32500</v>
+      </c>
+      <c r="D142" s="9">
+        <v>32110.7</v>
+      </c>
+      <c r="E142" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F142" s="25" t="s">
         <v>124</v>
       </c>
-      <c r="G142" s="33">
-[...2 lines deleted...]
-      <c r="H142" s="33" t="s">
+      <c r="G142" s="11">
+        <v>32110.7</v>
+      </c>
+      <c r="H142" s="25" t="s">
         <v>124</v>
       </c>
-      <c r="I142" s="31">
-[...8 lines deleted...]
-      <c r="L142" s="5">
+      <c r="I142" s="9">
+        <v>32110.7</v>
+      </c>
+      <c r="J142" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K142" s="74" t="s">
+        <v>418</v>
+      </c>
+      <c r="L142" s="18">
         <v>244040</v>
       </c>
     </row>
-    <row r="143" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A143" s="2">
         <v>140</v>
       </c>
-      <c r="B143" s="9" t="s">
-[...33 lines deleted...]
-    <row r="144" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B143" s="60" t="s">
+        <v>957</v>
+      </c>
+      <c r="C143" s="10">
+        <v>90000</v>
+      </c>
+      <c r="D143" s="9">
+        <v>90000</v>
+      </c>
+      <c r="E143" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F143" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="G143" s="11">
+        <v>90000</v>
+      </c>
+      <c r="H143" s="25" t="s">
+        <v>94</v>
+      </c>
+      <c r="I143" s="9">
+        <v>90000</v>
+      </c>
+      <c r="J143" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K143" s="74" t="s">
+        <v>417</v>
+      </c>
+      <c r="L143" s="18">
+        <v>244042</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A144" s="2">
         <v>141</v>
       </c>
-      <c r="B144" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L144" s="5">
+      <c r="B144" s="60" t="s">
+        <v>798</v>
+      </c>
+      <c r="C144" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D144" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E144" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F144" s="25" t="s">
+        <v>799</v>
+      </c>
+      <c r="G144" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H144" s="25" t="s">
+        <v>799</v>
+      </c>
+      <c r="I144" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J144" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K144" s="74" t="s">
+        <v>577</v>
+      </c>
+      <c r="L144" s="20">
         <v>244042</v>
       </c>
     </row>
-    <row r="145" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A145" s="2">
         <v>142</v>
       </c>
-      <c r="B145" s="9" t="s">
-[...33 lines deleted...]
-    <row r="146" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B145" s="60" t="s">
+        <v>800</v>
+      </c>
+      <c r="C145" s="10">
+        <v>5400</v>
+      </c>
+      <c r="D145" s="9">
+        <v>5400</v>
+      </c>
+      <c r="E145" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F145" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="G145" s="11">
+        <v>5400</v>
+      </c>
+      <c r="H145" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="I145" s="9">
+        <v>5400</v>
+      </c>
+      <c r="J145" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K145" s="74" t="s">
+        <v>578</v>
+      </c>
+      <c r="L145" s="18">
+        <v>244047</v>
+      </c>
+    </row>
+    <row r="146" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A146" s="2">
         <v>143</v>
       </c>
-      <c r="B146" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L146" s="5">
+      <c r="B146" s="60" t="s">
+        <v>801</v>
+      </c>
+      <c r="C146" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D146" s="9">
+        <v>98440</v>
+      </c>
+      <c r="E146" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F146" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="G146" s="11">
+        <v>98440</v>
+      </c>
+      <c r="H146" s="25" t="s">
+        <v>143</v>
+      </c>
+      <c r="I146" s="9">
+        <v>98440</v>
+      </c>
+      <c r="J146" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K146" s="74" t="s">
+        <v>579</v>
+      </c>
+      <c r="L146" s="18">
         <v>244047</v>
       </c>
     </row>
-    <row r="147" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A147" s="2">
         <v>144</v>
       </c>
-      <c r="B147" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L147" s="5">
+      <c r="B147" s="60" t="s">
+        <v>802</v>
+      </c>
+      <c r="C147" s="10">
+        <v>3120</v>
+      </c>
+      <c r="D147" s="9">
+        <v>3120</v>
+      </c>
+      <c r="E147" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F147" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G147" s="11">
+        <v>3120</v>
+      </c>
+      <c r="H147" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I147" s="9">
+        <v>3120</v>
+      </c>
+      <c r="J147" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K147" s="74" t="s">
+        <v>580</v>
+      </c>
+      <c r="L147" s="18">
         <v>244047</v>
       </c>
     </row>
-    <row r="148" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A148" s="2">
         <v>145</v>
       </c>
-      <c r="B148" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L148" s="5">
+      <c r="B148" s="60" t="s">
+        <v>958</v>
+      </c>
+      <c r="C148" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D148" s="9">
+        <v>98761</v>
+      </c>
+      <c r="E148" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F148" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="G148" s="11">
+        <v>98761</v>
+      </c>
+      <c r="H148" s="25" t="s">
+        <v>144</v>
+      </c>
+      <c r="I148" s="9">
+        <v>98761</v>
+      </c>
+      <c r="J148" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K148" s="74" t="s">
+        <v>581</v>
+      </c>
+      <c r="L148" s="18">
         <v>244047</v>
       </c>
     </row>
-    <row r="149" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A149" s="2">
         <v>146</v>
       </c>
-      <c r="B149" s="9" t="s">
-[...33 lines deleted...]
-    <row r="150" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B149" s="60" t="s">
+        <v>803</v>
+      </c>
+      <c r="C149" s="10">
+        <v>8140</v>
+      </c>
+      <c r="D149" s="9">
+        <v>8140</v>
+      </c>
+      <c r="E149" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F149" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G149" s="11">
+        <v>8140</v>
+      </c>
+      <c r="H149" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I149" s="9">
+        <v>8140</v>
+      </c>
+      <c r="J149" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K149" s="74" t="s">
+        <v>582</v>
+      </c>
+      <c r="L149" s="18">
+        <v>244048</v>
+      </c>
+    </row>
+    <row r="150" spans="1:12" ht="93" x14ac:dyDescent="0.5">
       <c r="A150" s="2">
         <v>147</v>
       </c>
-      <c r="B150" s="9" t="s">
-[...33 lines deleted...]
-    <row r="151" spans="1:12" ht="78.75" x14ac:dyDescent="0.4">
+      <c r="B150" s="60" t="s">
+        <v>128</v>
+      </c>
+      <c r="C150" s="13">
+        <v>5163900</v>
+      </c>
+      <c r="D150" s="9">
+        <v>2605022</v>
+      </c>
+      <c r="E150" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F150" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="11">
+        <v>2605022</v>
+      </c>
+      <c r="H150" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I150" s="9">
+        <v>2605022</v>
+      </c>
+      <c r="J150" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K150" s="74" t="s">
+        <v>361</v>
+      </c>
+      <c r="L150" s="18">
+        <v>244049</v>
+      </c>
+    </row>
+    <row r="151" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A151" s="2">
         <v>148</v>
       </c>
-      <c r="B151" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L151" s="5">
+      <c r="B151" s="60" t="s">
+        <v>804</v>
+      </c>
+      <c r="C151" s="10">
+        <v>22000</v>
+      </c>
+      <c r="D151" s="9">
+        <v>22000</v>
+      </c>
+      <c r="E151" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F151" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="G151" s="11">
+        <v>22000</v>
+      </c>
+      <c r="H151" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="I151" s="9">
+        <v>22000</v>
+      </c>
+      <c r="J151" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K151" s="74" t="s">
+        <v>359</v>
+      </c>
+      <c r="L151" s="20">
         <v>244049</v>
       </c>
     </row>
-    <row r="152" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A152" s="2">
         <v>149</v>
       </c>
-      <c r="B152" s="9" t="s">
-[...33 lines deleted...]
-    <row r="153" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B152" s="60" t="s">
+        <v>130</v>
+      </c>
+      <c r="C152" s="10">
+        <v>80000</v>
+      </c>
+      <c r="D152" s="9">
+        <v>76693</v>
+      </c>
+      <c r="E152" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F152" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G152" s="11">
+        <v>76693</v>
+      </c>
+      <c r="H152" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="I152" s="9">
+        <v>76693</v>
+      </c>
+      <c r="J152" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K152" s="74" t="s">
+        <v>434</v>
+      </c>
+      <c r="L152" s="18">
+        <v>244050</v>
+      </c>
+    </row>
+    <row r="153" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A153" s="2">
         <v>150</v>
       </c>
-      <c r="B153" s="9" t="s">
-[...33 lines deleted...]
-    <row r="154" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B153" s="60" t="s">
+        <v>805</v>
+      </c>
+      <c r="C153" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D153" s="9">
+        <v>97038</v>
+      </c>
+      <c r="E153" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F153" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="G153" s="11">
+        <v>97038</v>
+      </c>
+      <c r="H153" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="I153" s="9">
+        <v>97038</v>
+      </c>
+      <c r="J153" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K153" s="74" t="s">
+        <v>433</v>
+      </c>
+      <c r="L153" s="18">
+        <v>244054</v>
+      </c>
+    </row>
+    <row r="154" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A154" s="2">
         <v>151</v>
       </c>
-      <c r="B154" s="9" t="s">
-[...33 lines deleted...]
-    <row r="155" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B154" s="60" t="s">
+        <v>131</v>
+      </c>
+      <c r="C154" s="13">
+        <v>30000</v>
+      </c>
+      <c r="D154" s="12">
+        <v>29692.5</v>
+      </c>
+      <c r="E154" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F154" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="G154" s="11">
+        <v>29692.5</v>
+      </c>
+      <c r="H154" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I154" s="12">
+        <v>29692.5</v>
+      </c>
+      <c r="J154" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K154" s="74" t="s">
+        <v>432</v>
+      </c>
+      <c r="L154" s="18">
+        <v>244057</v>
+      </c>
+    </row>
+    <row r="155" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A155" s="2">
         <v>152</v>
       </c>
-      <c r="B155" s="9" t="s">
-[...33 lines deleted...]
-    <row r="156" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B155" s="60" t="s">
+        <v>806</v>
+      </c>
+      <c r="C155" s="10">
+        <v>50000</v>
+      </c>
+      <c r="D155" s="9">
+        <v>49800</v>
+      </c>
+      <c r="E155" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F155" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="G155" s="11">
+        <v>49800</v>
+      </c>
+      <c r="H155" s="25" t="s">
+        <v>141</v>
+      </c>
+      <c r="I155" s="9">
+        <v>49800</v>
+      </c>
+      <c r="J155" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K155" s="74" t="s">
+        <v>431</v>
+      </c>
+      <c r="L155" s="18">
+        <v>244060</v>
+      </c>
+    </row>
+    <row r="156" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A156" s="2">
         <v>153</v>
       </c>
-      <c r="B156" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L156" s="5">
+      <c r="B156" s="60" t="s">
+        <v>132</v>
+      </c>
+      <c r="C156" s="10">
+        <v>22000</v>
+      </c>
+      <c r="D156" s="9">
+        <v>21828</v>
+      </c>
+      <c r="E156" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F156" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="G156" s="11">
+        <v>21828</v>
+      </c>
+      <c r="H156" s="25" t="s">
+        <v>140</v>
+      </c>
+      <c r="I156" s="9">
+        <v>21828</v>
+      </c>
+      <c r="J156" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K156" s="74" t="s">
+        <v>430</v>
+      </c>
+      <c r="L156" s="18">
         <v>244060</v>
       </c>
     </row>
-    <row r="157" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:12" ht="93" x14ac:dyDescent="0.5">
       <c r="A157" s="2">
         <v>154</v>
       </c>
-      <c r="B157" s="9" t="s">
-[...33 lines deleted...]
-    <row r="158" spans="1:12" ht="78.75" x14ac:dyDescent="0.4">
+      <c r="B157" s="60" t="s">
+        <v>128</v>
+      </c>
+      <c r="C157" s="13">
+        <v>5163900</v>
+      </c>
+      <c r="D157" s="12">
+        <v>1258726.6000000001</v>
+      </c>
+      <c r="E157" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F157" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="G157" s="11">
+        <v>1258726.6000000001</v>
+      </c>
+      <c r="H157" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="I157" s="12">
+        <v>1258726.6000000001</v>
+      </c>
+      <c r="J157" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K157" s="74" t="s">
+        <v>360</v>
+      </c>
+      <c r="L157" s="18">
+        <v>244061</v>
+      </c>
+    </row>
+    <row r="158" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A158" s="2">
         <v>155</v>
       </c>
-      <c r="B158" s="9" t="s">
-[...33 lines deleted...]
-    <row r="159" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B158" s="60" t="s">
+        <v>959</v>
+      </c>
+      <c r="C158" s="10">
+        <v>302000</v>
+      </c>
+      <c r="D158" s="9">
+        <v>299900</v>
+      </c>
+      <c r="E158" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F158" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="G158" s="11">
+        <v>299900</v>
+      </c>
+      <c r="H158" s="25" t="s">
+        <v>137</v>
+      </c>
+      <c r="I158" s="9">
+        <v>299900</v>
+      </c>
+      <c r="J158" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K158" s="74" t="s">
+        <v>358</v>
+      </c>
+      <c r="L158" s="18">
+        <v>244062</v>
+      </c>
+    </row>
+    <row r="159" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A159" s="2">
         <v>156</v>
       </c>
-      <c r="B159" s="9" t="s">
-[...33 lines deleted...]
-    <row r="160" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B159" s="60" t="s">
+        <v>960</v>
+      </c>
+      <c r="C159" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D159" s="9">
+        <v>99510</v>
+      </c>
+      <c r="E159" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F159" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="G159" s="11">
+        <v>99510</v>
+      </c>
+      <c r="H159" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="I159" s="9">
+        <v>99510</v>
+      </c>
+      <c r="J159" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K159" s="74" t="s">
+        <v>583</v>
+      </c>
+      <c r="L159" s="18">
+        <v>244063</v>
+      </c>
+    </row>
+    <row r="160" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A160" s="2">
         <v>157</v>
       </c>
-      <c r="B160" s="9" t="s">
-[...33 lines deleted...]
-    <row r="161" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B160" s="60" t="s">
+        <v>961</v>
+      </c>
+      <c r="C160" s="10">
+        <v>15540000</v>
+      </c>
+      <c r="D160" s="9">
+        <v>15540000</v>
+      </c>
+      <c r="E160" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F160" s="25" t="s">
+        <v>809</v>
+      </c>
+      <c r="G160" s="11">
+        <v>15540000</v>
+      </c>
+      <c r="H160" s="25" t="s">
+        <v>809</v>
+      </c>
+      <c r="I160" s="9">
+        <v>15540000</v>
+      </c>
+      <c r="J160" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K160" s="74" t="s">
+        <v>357</v>
+      </c>
+      <c r="L160" s="18">
+        <v>244064</v>
+      </c>
+    </row>
+    <row r="161" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A161" s="2">
         <v>158</v>
       </c>
-      <c r="B161" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L161" s="5">
+      <c r="B161" s="60" t="s">
+        <v>807</v>
+      </c>
+      <c r="C161" s="10">
+        <v>140000</v>
+      </c>
+      <c r="D161" s="9">
+        <v>139207</v>
+      </c>
+      <c r="E161" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F161" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="G161" s="11">
+        <v>139207</v>
+      </c>
+      <c r="H161" s="25" t="s">
+        <v>124</v>
+      </c>
+      <c r="I161" s="9">
+        <v>139207</v>
+      </c>
+      <c r="J161" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K161" s="74" t="s">
+        <v>429</v>
+      </c>
+      <c r="L161" s="18">
         <v>244064</v>
       </c>
     </row>
-    <row r="162" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A162" s="2">
         <v>159</v>
       </c>
-      <c r="B162" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L162" s="5">
+      <c r="B162" s="60" t="s">
+        <v>962</v>
+      </c>
+      <c r="C162" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D162" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E162" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F162" s="25" t="s">
+        <v>808</v>
+      </c>
+      <c r="G162" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H162" s="25" t="s">
+        <v>808</v>
+      </c>
+      <c r="I162" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J162" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K162" s="74" t="s">
+        <v>584</v>
+      </c>
+      <c r="L162" s="18">
         <v>244064</v>
       </c>
     </row>
-    <row r="163" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A163" s="2">
         <v>160</v>
       </c>
-      <c r="B163" s="9" t="s">
-[...33 lines deleted...]
-    <row r="164" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B163" s="60" t="s">
+        <v>963</v>
+      </c>
+      <c r="C163" s="10">
+        <v>148450</v>
+      </c>
+      <c r="D163" s="9">
+        <v>148450</v>
+      </c>
+      <c r="E163" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F163" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G163" s="11">
+        <v>148450</v>
+      </c>
+      <c r="H163" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I163" s="9">
+        <v>148450</v>
+      </c>
+      <c r="J163" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K163" s="74" t="s">
+        <v>428</v>
+      </c>
+      <c r="L163" s="18">
+        <v>244067</v>
+      </c>
+    </row>
+    <row r="164" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A164" s="2">
         <v>161</v>
       </c>
-      <c r="B164" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L164" s="5">
+      <c r="B164" s="60" t="s">
+        <v>810</v>
+      </c>
+      <c r="C164" s="10">
+        <v>148760</v>
+      </c>
+      <c r="D164" s="9">
+        <v>119091</v>
+      </c>
+      <c r="E164" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F164" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="G164" s="11">
+        <v>119091</v>
+      </c>
+      <c r="H164" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="I164" s="9">
+        <v>119091</v>
+      </c>
+      <c r="J164" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K164" s="74" t="s">
+        <v>585</v>
+      </c>
+      <c r="L164" s="18">
         <v>244067</v>
       </c>
     </row>
-    <row r="165" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A165" s="2">
         <v>162</v>
       </c>
-      <c r="B165" s="9" t="s">
-[...33 lines deleted...]
-    <row r="166" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B165" s="60" t="s">
+        <v>134</v>
+      </c>
+      <c r="C165" s="10">
+        <v>30000</v>
+      </c>
+      <c r="D165" s="9">
+        <v>29853</v>
+      </c>
+      <c r="E165" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F165" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="G165" s="11">
+        <v>29853</v>
+      </c>
+      <c r="H165" s="25" t="s">
+        <v>146</v>
+      </c>
+      <c r="I165" s="9">
+        <v>29853</v>
+      </c>
+      <c r="J165" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K165" s="74" t="s">
+        <v>586</v>
+      </c>
+      <c r="L165" s="20">
+        <v>244068</v>
+      </c>
+    </row>
+    <row r="166" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A166" s="2">
         <v>163</v>
       </c>
-      <c r="B166" s="9" t="s">
-[...33 lines deleted...]
-    <row r="167" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B166" s="60" t="s">
+        <v>811</v>
+      </c>
+      <c r="C166" s="10">
+        <v>5243</v>
+      </c>
+      <c r="D166" s="9">
+        <v>5243</v>
+      </c>
+      <c r="E166" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F166" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="G166" s="11">
+        <v>5243</v>
+      </c>
+      <c r="H166" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="I166" s="9">
+        <v>5243</v>
+      </c>
+      <c r="J166" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K166" s="74" t="s">
+        <v>356</v>
+      </c>
+      <c r="L166" s="18">
+        <v>244069</v>
+      </c>
+    </row>
+    <row r="167" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A167" s="2">
         <v>164</v>
       </c>
-      <c r="B167" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F167" s="33" t="s">
+      <c r="B167" s="60" t="s">
+        <v>129</v>
+      </c>
+      <c r="C167" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D167" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E167" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F167" s="25" t="s">
         <v>139</v>
       </c>
-      <c r="G167" s="33">
-[...2 lines deleted...]
-      <c r="H167" s="33" t="s">
+      <c r="G167" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H167" s="25" t="s">
         <v>139</v>
       </c>
-      <c r="I167" s="31">
-[...8 lines deleted...]
-      <c r="L167" s="5">
+      <c r="I167" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J167" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K167" s="74" t="s">
+        <v>355</v>
+      </c>
+      <c r="L167" s="18">
         <v>244069</v>
       </c>
     </row>
-    <row r="168" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A168" s="2">
         <v>165</v>
       </c>
-      <c r="B168" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L168" s="5">
+      <c r="B168" s="60" t="s">
+        <v>812</v>
+      </c>
+      <c r="C168" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D168" s="9">
+        <v>60000</v>
+      </c>
+      <c r="E168" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F168" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="G168" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H168" s="25" t="s">
+        <v>147</v>
+      </c>
+      <c r="I168" s="9">
+        <v>60000</v>
+      </c>
+      <c r="J168" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K168" s="74" t="s">
+        <v>587</v>
+      </c>
+      <c r="L168" s="20">
         <v>244069</v>
       </c>
     </row>
-    <row r="169" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A169" s="2">
         <v>166</v>
       </c>
-      <c r="B169" s="9" t="s">
-[...33 lines deleted...]
-    <row r="170" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B169" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="C169" s="10">
+        <v>120000</v>
+      </c>
+      <c r="D169" s="9">
+        <v>117828.4</v>
+      </c>
+      <c r="E169" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F169" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="G169" s="11">
+        <v>117828.4</v>
+      </c>
+      <c r="H169" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="I169" s="9">
+        <v>117828.4</v>
+      </c>
+      <c r="J169" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K169" s="74" t="s">
+        <v>427</v>
+      </c>
+      <c r="L169" s="18">
+        <v>244070</v>
+      </c>
+    </row>
+    <row r="170" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A170" s="2">
         <v>167</v>
       </c>
-      <c r="B170" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L170" s="5">
+      <c r="B170" s="60" t="s">
+        <v>813</v>
+      </c>
+      <c r="C170" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D170" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E170" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F170" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="G170" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H170" s="28" t="s">
+        <v>58</v>
+      </c>
+      <c r="I170" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J170" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K170" s="74" t="s">
+        <v>588</v>
+      </c>
+      <c r="L170" s="20">
         <v>244070</v>
       </c>
     </row>
-    <row r="171" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A171" s="2">
         <v>168</v>
       </c>
-      <c r="B171" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L171" s="8">
+      <c r="B171" s="60" t="s">
+        <v>814</v>
+      </c>
+      <c r="C171" s="10">
+        <v>490000</v>
+      </c>
+      <c r="D171" s="9">
+        <v>489979.75</v>
+      </c>
+      <c r="E171" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F171" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="G171" s="11">
+        <v>489979.75</v>
+      </c>
+      <c r="H171" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="I171" s="9">
+        <v>489979.75</v>
+      </c>
+      <c r="J171" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K171" s="74" t="s">
+        <v>589</v>
+      </c>
+      <c r="L171" s="20">
         <v>244070</v>
       </c>
     </row>
-    <row r="172" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A172" s="2">
         <v>169</v>
       </c>
-      <c r="B172" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L172" s="8">
+      <c r="B172" s="61" t="s">
+        <v>815</v>
+      </c>
+      <c r="C172" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D172" s="9">
+        <v>52861.21</v>
+      </c>
+      <c r="E172" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F172" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="G172" s="11">
+        <v>52861.21</v>
+      </c>
+      <c r="H172" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="I172" s="9">
+        <v>52861.21</v>
+      </c>
+      <c r="J172" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K172" s="74" t="s">
+        <v>590</v>
+      </c>
+      <c r="L172" s="20">
         <v>244070</v>
       </c>
     </row>
-    <row r="173" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A173" s="2">
         <v>170</v>
       </c>
-      <c r="B173" s="10" t="s">
-[...33 lines deleted...]
-    <row r="174" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B173" s="60" t="s">
+        <v>816</v>
+      </c>
+      <c r="C173" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D173" s="9">
+        <v>70138.5</v>
+      </c>
+      <c r="E173" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F173" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G173" s="11">
+        <v>70138.5</v>
+      </c>
+      <c r="H173" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="I173" s="9">
+        <v>70138.5</v>
+      </c>
+      <c r="J173" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K173" s="74" t="s">
+        <v>426</v>
+      </c>
+      <c r="L173" s="18">
+        <v>244074</v>
+      </c>
+    </row>
+    <row r="174" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A174" s="2">
         <v>171</v>
       </c>
-      <c r="B174" s="9" t="s">
-[...33 lines deleted...]
-    <row r="175" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B174" s="60" t="s">
+        <v>149</v>
+      </c>
+      <c r="C174" s="10">
+        <v>190149.7</v>
+      </c>
+      <c r="D174" s="9">
+        <v>190149.7</v>
+      </c>
+      <c r="E174" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F174" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="G174" s="11">
+        <v>190149.7</v>
+      </c>
+      <c r="H174" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="I174" s="9">
+        <v>190149.7</v>
+      </c>
+      <c r="J174" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K174" s="74" t="s">
+        <v>441</v>
+      </c>
+      <c r="L174" s="18">
+        <v>244075</v>
+      </c>
+    </row>
+    <row r="175" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A175" s="2">
         <v>172</v>
       </c>
-      <c r="B175" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L175" s="5">
+      <c r="B175" s="60" t="s">
+        <v>817</v>
+      </c>
+      <c r="C175" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D175" s="9">
+        <v>499690</v>
+      </c>
+      <c r="E175" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F175" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="G175" s="11">
+        <v>499690</v>
+      </c>
+      <c r="H175" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="I175" s="9">
+        <v>499690</v>
+      </c>
+      <c r="J175" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K175" s="74" t="s">
+        <v>591</v>
+      </c>
+      <c r="L175" s="18">
         <v>244075</v>
       </c>
     </row>
-    <row r="176" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A176" s="2">
         <v>173</v>
       </c>
-      <c r="B176" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F176" s="33" t="s">
+      <c r="B176" s="60" t="s">
+        <v>964</v>
+      </c>
+      <c r="C176" s="10">
+        <v>36915</v>
+      </c>
+      <c r="D176" s="9">
+        <v>36915</v>
+      </c>
+      <c r="E176" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F176" s="25" t="s">
         <v>165</v>
       </c>
-      <c r="G176" s="33">
-[...2 lines deleted...]
-      <c r="H176" s="33" t="s">
+      <c r="G176" s="11">
+        <v>36915</v>
+      </c>
+      <c r="H176" s="25" t="s">
         <v>165</v>
       </c>
-      <c r="I176" s="31">
-[...8 lines deleted...]
-      <c r="L176" s="5">
+      <c r="I176" s="9">
+        <v>36915</v>
+      </c>
+      <c r="J176" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K176" s="74" t="s">
+        <v>592</v>
+      </c>
+      <c r="L176" s="18">
         <v>244075</v>
       </c>
     </row>
-    <row r="177" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A177" s="2">
         <v>174</v>
       </c>
-      <c r="B177" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F177" s="33" t="s">
+      <c r="B177" s="60" t="s">
+        <v>151</v>
+      </c>
+      <c r="C177" s="10">
+        <v>48000</v>
+      </c>
+      <c r="D177" s="9">
+        <v>48000</v>
+      </c>
+      <c r="E177" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F177" s="25" t="s">
         <v>166</v>
       </c>
-      <c r="G177" s="33">
-[...2 lines deleted...]
-      <c r="H177" s="33" t="s">
+      <c r="G177" s="11">
+        <v>48000</v>
+      </c>
+      <c r="H177" s="25" t="s">
         <v>166</v>
       </c>
-      <c r="I177" s="31">
-[...12 lines deleted...]
-    <row r="178" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="I177" s="9">
+        <v>48000</v>
+      </c>
+      <c r="J177" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K177" s="74" t="s">
+        <v>593</v>
+      </c>
+      <c r="L177" s="18">
+        <v>244076</v>
+      </c>
+    </row>
+    <row r="178" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A178" s="2">
         <v>175</v>
       </c>
-      <c r="B178" s="9" t="s">
-[...33 lines deleted...]
-    <row r="179" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B178" s="60" t="s">
+        <v>818</v>
+      </c>
+      <c r="C178" s="13">
+        <v>2200000</v>
+      </c>
+      <c r="D178" s="9">
+        <v>2200000</v>
+      </c>
+      <c r="E178" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F178" s="25" t="s">
+        <v>819</v>
+      </c>
+      <c r="G178" s="11">
+        <v>2200000</v>
+      </c>
+      <c r="H178" s="25" t="s">
+        <v>157</v>
+      </c>
+      <c r="I178" s="9">
+        <v>2200000</v>
+      </c>
+      <c r="J178" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K178" s="74" t="s">
+        <v>364</v>
+      </c>
+      <c r="L178" s="18">
+        <v>244077</v>
+      </c>
+    </row>
+    <row r="179" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A179" s="2">
         <v>176</v>
       </c>
-      <c r="B179" s="9" t="s">
-[...33 lines deleted...]
-    <row r="180" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B179" s="60" t="s">
+        <v>152</v>
+      </c>
+      <c r="C179" s="10">
+        <v>13300.1</v>
+      </c>
+      <c r="D179" s="9">
+        <v>13300.1</v>
+      </c>
+      <c r="E179" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F179" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="G179" s="11">
+        <v>13300.1</v>
+      </c>
+      <c r="H179" s="25" t="s">
+        <v>167</v>
+      </c>
+      <c r="I179" s="9">
+        <v>13300.1</v>
+      </c>
+      <c r="J179" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K179" s="74" t="s">
+        <v>594</v>
+      </c>
+      <c r="L179" s="18">
+        <v>244078</v>
+      </c>
+    </row>
+    <row r="180" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A180" s="2">
         <v>177</v>
       </c>
-      <c r="B180" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F180" s="33" t="s">
+      <c r="B180" s="60" t="s">
+        <v>820</v>
+      </c>
+      <c r="C180" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D180" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E180" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F180" s="25" t="s">
         <v>168</v>
       </c>
-      <c r="G180" s="33">
-[...2 lines deleted...]
-      <c r="H180" s="33" t="s">
+      <c r="G180" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H180" s="25" t="s">
         <v>168</v>
       </c>
-      <c r="I180" s="31">
-[...8 lines deleted...]
-      <c r="L180" s="5">
+      <c r="I180" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J180" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K180" s="74" t="s">
+        <v>595</v>
+      </c>
+      <c r="L180" s="18">
         <v>244078</v>
       </c>
     </row>
-    <row r="181" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A181" s="2">
         <v>178</v>
       </c>
-      <c r="B181" s="9" t="s">
-[...33 lines deleted...]
-    <row r="182" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B181" s="60" t="s">
+        <v>153</v>
+      </c>
+      <c r="C181" s="10">
+        <v>8000</v>
+      </c>
+      <c r="D181" s="9">
+        <v>8000</v>
+      </c>
+      <c r="E181" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F181" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="G181" s="11">
+        <v>8000</v>
+      </c>
+      <c r="H181" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="I181" s="9">
+        <v>8000</v>
+      </c>
+      <c r="J181" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K181" s="74" t="s">
+        <v>596</v>
+      </c>
+      <c r="L181" s="18">
+        <v>244082</v>
+      </c>
+    </row>
+    <row r="182" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A182" s="2">
         <v>179</v>
       </c>
-      <c r="B182" s="9" t="s">
-[...33 lines deleted...]
-    <row r="183" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B182" s="60" t="s">
+        <v>821</v>
+      </c>
+      <c r="C182" s="13">
+        <v>500000</v>
+      </c>
+      <c r="D182" s="12">
+        <v>498500</v>
+      </c>
+      <c r="E182" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F182" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="G182" s="11">
+        <v>498500</v>
+      </c>
+      <c r="H182" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="I182" s="12">
+        <v>498500</v>
+      </c>
+      <c r="J182" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K182" s="74" t="s">
+        <v>363</v>
+      </c>
+      <c r="L182" s="18">
+        <v>244083</v>
+      </c>
+    </row>
+    <row r="183" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A183" s="2">
         <v>180</v>
       </c>
-      <c r="B183" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L183" s="5">
+      <c r="B183" s="60" t="s">
+        <v>822</v>
+      </c>
+      <c r="C183" s="10">
+        <v>12000</v>
+      </c>
+      <c r="D183" s="9">
+        <v>12000</v>
+      </c>
+      <c r="E183" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F183" s="25" t="s">
+        <v>169</v>
+      </c>
+      <c r="G183" s="11">
+        <v>12000</v>
+      </c>
+      <c r="H183" s="25" t="s">
+        <v>169</v>
+      </c>
+      <c r="I183" s="9">
+        <v>12000</v>
+      </c>
+      <c r="J183" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K183" s="74" t="s">
+        <v>597</v>
+      </c>
+      <c r="L183" s="18">
         <v>244083</v>
       </c>
     </row>
-    <row r="184" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A184" s="2">
         <v>181</v>
       </c>
-      <c r="B184" s="9" t="s">
-[...33 lines deleted...]
-    <row r="185" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B184" s="60" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C184" s="10">
+        <v>579480</v>
+      </c>
+      <c r="D184" s="9">
+        <v>578000</v>
+      </c>
+      <c r="E184" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F184" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="G184" s="11">
+        <v>578000</v>
+      </c>
+      <c r="H184" s="25" t="s">
+        <v>158</v>
+      </c>
+      <c r="I184" s="9">
+        <v>578000</v>
+      </c>
+      <c r="J184" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K184" s="74" t="s">
+        <v>362</v>
+      </c>
+      <c r="L184" s="20">
+        <v>244084</v>
+      </c>
+    </row>
+    <row r="185" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A185" s="2">
         <v>182</v>
       </c>
-      <c r="B185" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L185" s="8">
+      <c r="B185" s="60" t="s">
+        <v>154</v>
+      </c>
+      <c r="C185" s="10">
+        <v>5000</v>
+      </c>
+      <c r="D185" s="9">
+        <v>5000</v>
+      </c>
+      <c r="E185" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F185" s="25" t="s">
+        <v>965</v>
+      </c>
+      <c r="G185" s="11">
+        <v>5000</v>
+      </c>
+      <c r="H185" s="25" t="s">
+        <v>965</v>
+      </c>
+      <c r="I185" s="9">
+        <v>5000</v>
+      </c>
+      <c r="J185" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K185" s="74" t="s">
+        <v>598</v>
+      </c>
+      <c r="L185" s="18">
         <v>244084</v>
       </c>
     </row>
-    <row r="186" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A186" s="2">
         <v>183</v>
       </c>
-      <c r="B186" s="9" t="s">
-[...33 lines deleted...]
-    <row r="187" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B186" s="60" t="s">
+        <v>823</v>
+      </c>
+      <c r="C186" s="10">
+        <v>60740.69</v>
+      </c>
+      <c r="D186" s="9">
+        <v>60740.69</v>
+      </c>
+      <c r="E186" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F186" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="G186" s="11">
+        <v>60740.69</v>
+      </c>
+      <c r="H186" s="25" t="s">
+        <v>160</v>
+      </c>
+      <c r="I186" s="9">
+        <v>60740.69</v>
+      </c>
+      <c r="J186" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K186" s="74" t="s">
+        <v>440</v>
+      </c>
+      <c r="L186" s="18">
+        <v>244085</v>
+      </c>
+    </row>
+    <row r="187" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A187" s="2">
         <v>184</v>
       </c>
-      <c r="B187" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F187" s="33" t="s">
+      <c r="B187" s="60" t="s">
+        <v>824</v>
+      </c>
+      <c r="C187" s="10">
+        <v>170000</v>
+      </c>
+      <c r="D187" s="9">
+        <v>169500</v>
+      </c>
+      <c r="E187" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F187" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="G187" s="33">
-[...2 lines deleted...]
-      <c r="H187" s="33" t="s">
+      <c r="G187" s="11">
+        <v>169500</v>
+      </c>
+      <c r="H187" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="I187" s="31">
-[...12 lines deleted...]
-    <row r="188" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+      <c r="I187" s="9">
+        <v>169500</v>
+      </c>
+      <c r="J187" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K187" s="74" t="s">
+        <v>439</v>
+      </c>
+      <c r="L187" s="18">
+        <v>244091</v>
+      </c>
+    </row>
+    <row r="188" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A188" s="2">
         <v>185</v>
       </c>
-      <c r="B188" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L188" s="5">
+      <c r="B188" s="60" t="s">
+        <v>150</v>
+      </c>
+      <c r="C188" s="10">
+        <v>99400</v>
+      </c>
+      <c r="D188" s="9">
+        <v>99349.5</v>
+      </c>
+      <c r="E188" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F188" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="G188" s="11">
+        <v>99349.5</v>
+      </c>
+      <c r="H188" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="I188" s="9">
+        <v>99349.5</v>
+      </c>
+      <c r="J188" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K188" s="74" t="s">
+        <v>438</v>
+      </c>
+      <c r="L188" s="18">
         <v>244091</v>
       </c>
     </row>
-    <row r="189" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A189" s="2">
         <v>186</v>
       </c>
-      <c r="B189" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L189" s="5">
+      <c r="B189" s="60" t="s">
+        <v>825</v>
+      </c>
+      <c r="C189" s="10">
+        <v>52500</v>
+      </c>
+      <c r="D189" s="9">
+        <v>52430</v>
+      </c>
+      <c r="E189" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F189" s="25" t="s">
+        <v>171</v>
+      </c>
+      <c r="G189" s="11">
+        <v>52430</v>
+      </c>
+      <c r="H189" s="25" t="s">
+        <v>171</v>
+      </c>
+      <c r="I189" s="9">
+        <v>52430</v>
+      </c>
+      <c r="J189" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K189" s="74" t="s">
+        <v>599</v>
+      </c>
+      <c r="L189" s="18">
         <v>244091</v>
       </c>
     </row>
-    <row r="190" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A190" s="2">
         <v>187</v>
       </c>
-      <c r="B190" s="9" t="s">
-[...33 lines deleted...]
-    <row r="191" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="B190" s="60" t="s">
+        <v>826</v>
+      </c>
+      <c r="C190" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D190" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E190" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F190" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="G190" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H190" s="25" t="s">
+        <v>162</v>
+      </c>
+      <c r="I190" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J190" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K190" s="74" t="s">
+        <v>437</v>
+      </c>
+      <c r="L190" s="18">
+        <v>244096</v>
+      </c>
+    </row>
+    <row r="191" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A191" s="2">
         <v>188</v>
       </c>
-      <c r="B191" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L191" s="5">
+      <c r="B191" s="60" t="s">
+        <v>966</v>
+      </c>
+      <c r="C191" s="10">
+        <v>8000</v>
+      </c>
+      <c r="D191" s="9">
+        <v>8000</v>
+      </c>
+      <c r="E191" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F191" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G191" s="11">
+        <v>8000</v>
+      </c>
+      <c r="H191" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I191" s="9">
+        <v>8000</v>
+      </c>
+      <c r="J191" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K191" s="74" t="s">
+        <v>600</v>
+      </c>
+      <c r="L191" s="18">
         <v>244096</v>
       </c>
     </row>
-    <row r="192" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A192" s="2">
         <v>189</v>
       </c>
-      <c r="B192" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L192" s="5">
+      <c r="B192" s="60" t="s">
+        <v>967</v>
+      </c>
+      <c r="C192" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D192" s="9">
+        <v>60000</v>
+      </c>
+      <c r="E192" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F192" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="G192" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H192" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="I192" s="9">
+        <v>60000</v>
+      </c>
+      <c r="J192" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K192" s="74" t="s">
+        <v>601</v>
+      </c>
+      <c r="L192" s="18">
         <v>244096</v>
       </c>
     </row>
-    <row r="193" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A193" s="2">
         <v>190</v>
       </c>
-      <c r="B193" s="9" t="s">
-[...33 lines deleted...]
-    <row r="194" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="B193" s="60" t="s">
+        <v>968</v>
+      </c>
+      <c r="C193" s="13">
+        <v>10000</v>
+      </c>
+      <c r="D193" s="12">
+        <v>9727</v>
+      </c>
+      <c r="E193" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F193" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="G193" s="11">
+        <v>9727</v>
+      </c>
+      <c r="H193" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="I193" s="12">
+        <v>9727</v>
+      </c>
+      <c r="J193" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K193" s="74" t="s">
+        <v>436</v>
+      </c>
+      <c r="L193" s="18">
+        <v>244097</v>
+      </c>
+    </row>
+    <row r="194" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A194" s="2">
         <v>191</v>
       </c>
-      <c r="B194" s="9" t="s">
-[...33 lines deleted...]
-    <row r="195" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B194" s="60" t="s">
+        <v>155</v>
+      </c>
+      <c r="C194" s="10">
+        <v>414000</v>
+      </c>
+      <c r="D194" s="9">
+        <v>413999.94</v>
+      </c>
+      <c r="E194" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F194" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G194" s="11">
+        <v>413999.94</v>
+      </c>
+      <c r="H194" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="I194" s="9">
+        <v>413999.94</v>
+      </c>
+      <c r="J194" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K194" s="74" t="s">
+        <v>602</v>
+      </c>
+      <c r="L194" s="18">
+        <v>244098</v>
+      </c>
+    </row>
+    <row r="195" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A195" s="2">
         <v>192</v>
       </c>
-      <c r="B195" s="9" t="s">
-[...33 lines deleted...]
-    <row r="196" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B195" s="60" t="s">
+        <v>827</v>
+      </c>
+      <c r="C195" s="10">
+        <v>21132.5</v>
+      </c>
+      <c r="D195" s="9">
+        <v>21132.5</v>
+      </c>
+      <c r="E195" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F195" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="G195" s="11">
+        <v>21132.5</v>
+      </c>
+      <c r="H195" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="I195" s="9">
+        <v>21132.5</v>
+      </c>
+      <c r="J195" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K195" s="74" t="s">
+        <v>603</v>
+      </c>
+      <c r="L195" s="18">
+        <v>244099</v>
+      </c>
+    </row>
+    <row r="196" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A196" s="2">
         <v>193</v>
       </c>
-      <c r="B196" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L196" s="5">
+      <c r="B196" s="60" t="s">
+        <v>828</v>
+      </c>
+      <c r="C196" s="10">
+        <v>8700</v>
+      </c>
+      <c r="D196" s="9">
+        <v>8700</v>
+      </c>
+      <c r="E196" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F196" s="25" t="s">
+        <v>829</v>
+      </c>
+      <c r="G196" s="11">
+        <v>8700</v>
+      </c>
+      <c r="H196" s="25" t="s">
+        <v>829</v>
+      </c>
+      <c r="I196" s="9">
+        <v>8700</v>
+      </c>
+      <c r="J196" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K196" s="74" t="s">
+        <v>604</v>
+      </c>
+      <c r="L196" s="20">
         <v>244099</v>
       </c>
     </row>
-    <row r="197" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A197" s="2">
         <v>194</v>
       </c>
-      <c r="B197" s="9" t="s">
-[...33 lines deleted...]
-    <row r="198" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B197" s="60" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C197" s="10">
+        <v>30000</v>
+      </c>
+      <c r="D197" s="9">
+        <v>18400</v>
+      </c>
+      <c r="E197" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F197" s="25" t="s">
+        <v>830</v>
+      </c>
+      <c r="G197" s="11">
+        <v>18400</v>
+      </c>
+      <c r="H197" s="25" t="s">
+        <v>830</v>
+      </c>
+      <c r="I197" s="9">
+        <v>18400</v>
+      </c>
+      <c r="J197" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K197" s="74" t="s">
+        <v>435</v>
+      </c>
+      <c r="L197" s="18">
+        <v>244102</v>
+      </c>
+    </row>
+    <row r="198" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A198" s="2">
         <v>195</v>
       </c>
-      <c r="B198" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L198" s="5">
+      <c r="B198" s="60" t="s">
+        <v>156</v>
+      </c>
+      <c r="C198" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D198" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E198" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F198" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G198" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H198" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I198" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J198" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K198" s="74" t="s">
+        <v>605</v>
+      </c>
+      <c r="L198" s="20">
         <v>244102</v>
       </c>
     </row>
-    <row r="199" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A199" s="2">
         <v>196</v>
       </c>
-      <c r="B199" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L199" s="8">
+      <c r="B199" s="60" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C199" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D199" s="9">
+        <v>60000</v>
+      </c>
+      <c r="E199" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F199" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="G199" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H199" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="I199" s="9">
+        <v>60000</v>
+      </c>
+      <c r="J199" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K199" s="74" t="s">
+        <v>606</v>
+      </c>
+      <c r="L199" s="20">
         <v>244102</v>
       </c>
     </row>
-    <row r="200" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A200" s="2">
         <v>197</v>
       </c>
-      <c r="B200" s="9" t="s">
-[...33 lines deleted...]
-    <row r="201" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B200" s="60" t="s">
+        <v>175</v>
+      </c>
+      <c r="C200" s="10">
+        <v>2500</v>
+      </c>
+      <c r="D200" s="9">
+        <v>2500</v>
+      </c>
+      <c r="E200" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F200" s="25" t="s">
+        <v>969</v>
+      </c>
+      <c r="G200" s="11">
+        <v>2500</v>
+      </c>
+      <c r="H200" s="25" t="s">
+        <v>969</v>
+      </c>
+      <c r="I200" s="9">
+        <v>2500</v>
+      </c>
+      <c r="J200" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K200" s="74" t="s">
+        <v>607</v>
+      </c>
+      <c r="L200" s="18">
+        <v>244105</v>
+      </c>
+    </row>
+    <row r="201" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A201" s="2">
         <v>198</v>
       </c>
-      <c r="B201" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F201" s="33" t="s">
+      <c r="B201" s="60" t="s">
         <v>1032</v>
       </c>
-      <c r="G201" s="33">
-[...18 lines deleted...]
-    <row r="202" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="C201" s="13">
+        <v>500000</v>
+      </c>
+      <c r="D201" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E201" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F201" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="G201" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H201" s="25" t="s">
+        <v>179</v>
+      </c>
+      <c r="I201" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J201" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K201" s="74" t="s">
+        <v>368</v>
+      </c>
+      <c r="L201" s="18">
+        <v>244117</v>
+      </c>
+    </row>
+    <row r="202" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A202" s="2">
         <v>199</v>
       </c>
-      <c r="B202" s="9" t="s">
-[...33 lines deleted...]
-    <row r="203" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B202" s="60" t="s">
+        <v>176</v>
+      </c>
+      <c r="C202" s="10">
+        <v>17000</v>
+      </c>
+      <c r="D202" s="9">
+        <v>16638.8</v>
+      </c>
+      <c r="E202" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F202" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="G202" s="11">
+        <v>16638.8</v>
+      </c>
+      <c r="H202" s="25" t="s">
+        <v>185</v>
+      </c>
+      <c r="I202" s="9">
+        <v>16638.8</v>
+      </c>
+      <c r="J202" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K202" s="74" t="s">
+        <v>608</v>
+      </c>
+      <c r="L202" s="18">
+        <v>244118</v>
+      </c>
+    </row>
+    <row r="203" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A203" s="2">
         <v>200</v>
       </c>
-      <c r="B203" s="9" t="s">
+      <c r="B203" s="60" t="s">
         <v>177</v>
       </c>
-      <c r="C203" s="31">
-[...8 lines deleted...]
-      <c r="F203" s="33" t="s">
+      <c r="C203" s="10">
+        <v>40000</v>
+      </c>
+      <c r="D203" s="9">
+        <v>40000</v>
+      </c>
+      <c r="E203" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F203" s="25" t="s">
         <v>186</v>
       </c>
-      <c r="G203" s="33">
-[...2 lines deleted...]
-      <c r="H203" s="33" t="s">
+      <c r="G203" s="11">
+        <v>40000</v>
+      </c>
+      <c r="H203" s="25" t="s">
         <v>186</v>
       </c>
-      <c r="I203" s="31">
-[...8 lines deleted...]
-      <c r="L203" s="5">
+      <c r="I203" s="9">
+        <v>40000</v>
+      </c>
+      <c r="J203" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K203" s="74" t="s">
+        <v>609</v>
+      </c>
+      <c r="L203" s="18">
         <v>244118</v>
       </c>
     </row>
-    <row r="204" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A204" s="2">
         <v>201</v>
       </c>
-      <c r="B204" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F204" s="33" t="s">
+      <c r="B204" s="60" t="s">
+        <v>832</v>
+      </c>
+      <c r="C204" s="10">
+        <v>8988</v>
+      </c>
+      <c r="D204" s="9">
+        <v>8988</v>
+      </c>
+      <c r="E204" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F204" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="G204" s="33">
-[...2 lines deleted...]
-      <c r="H204" s="33" t="s">
+      <c r="G204" s="11">
+        <v>8988</v>
+      </c>
+      <c r="H204" s="25" t="s">
         <v>187</v>
       </c>
-      <c r="I204" s="31">
-[...8 lines deleted...]
-      <c r="L204" s="5">
+      <c r="I204" s="9">
+        <v>8988</v>
+      </c>
+      <c r="J204" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K204" s="74" t="s">
+        <v>610</v>
+      </c>
+      <c r="L204" s="18">
         <v>244118</v>
       </c>
     </row>
-    <row r="205" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A205" s="2">
         <v>202</v>
       </c>
-      <c r="B205" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L205" s="5">
+      <c r="B205" s="60" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C205" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D205" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E205" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F205" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="G205" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H205" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="I205" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J205" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K205" s="74" t="s">
+        <v>611</v>
+      </c>
+      <c r="L205" s="18">
         <v>244118</v>
       </c>
     </row>
-    <row r="206" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A206" s="2">
         <v>203</v>
       </c>
-      <c r="B206" s="9" t="s">
-[...33 lines deleted...]
-    <row r="207" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B206" s="60" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C206" s="13">
+        <v>11150000</v>
+      </c>
+      <c r="D206" s="12">
+        <v>10995855</v>
+      </c>
+      <c r="E206" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F206" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="G206" s="11">
+        <v>10995855</v>
+      </c>
+      <c r="H206" s="25" t="s">
+        <v>180</v>
+      </c>
+      <c r="I206" s="12">
+        <v>10995855</v>
+      </c>
+      <c r="J206" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K206" s="74" t="s">
+        <v>367</v>
+      </c>
+      <c r="L206" s="18">
+        <v>244119</v>
+      </c>
+    </row>
+    <row r="207" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A207" s="2">
         <v>204</v>
       </c>
-      <c r="B207" s="9" t="s">
-[...33 lines deleted...]
-    <row r="208" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B207" s="60" t="s">
+        <v>970</v>
+      </c>
+      <c r="C207" s="10">
+        <v>11898.4</v>
+      </c>
+      <c r="D207" s="9">
+        <v>11898</v>
+      </c>
+      <c r="E207" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F207" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="G207" s="11">
+        <v>11898</v>
+      </c>
+      <c r="H207" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="I207" s="9">
+        <v>11898</v>
+      </c>
+      <c r="J207" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K207" s="74" t="s">
+        <v>446</v>
+      </c>
+      <c r="L207" s="18">
+        <v>244123</v>
+      </c>
+    </row>
+    <row r="208" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A208" s="2">
         <v>205</v>
       </c>
-      <c r="B208" s="9" t="s">
-[...33 lines deleted...]
-    <row r="209" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B208" s="60" t="s">
+        <v>833</v>
+      </c>
+      <c r="C208" s="10">
+        <v>33700</v>
+      </c>
+      <c r="D208" s="9">
+        <v>32742</v>
+      </c>
+      <c r="E208" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F208" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="G208" s="11">
+        <v>32742</v>
+      </c>
+      <c r="H208" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="I208" s="9">
+        <v>32742</v>
+      </c>
+      <c r="J208" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K208" s="74" t="s">
+        <v>366</v>
+      </c>
+      <c r="L208" s="20">
+        <v>244126</v>
+      </c>
+    </row>
+    <row r="209" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A209" s="2">
         <v>206</v>
       </c>
-      <c r="B209" s="9" t="s">
-[...33 lines deleted...]
-    <row r="210" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B209" s="60" t="s">
+        <v>173</v>
+      </c>
+      <c r="C209" s="10">
+        <v>4760000</v>
+      </c>
+      <c r="D209" s="9">
+        <v>4760000</v>
+      </c>
+      <c r="E209" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F209" s="25" t="s">
+        <v>764</v>
+      </c>
+      <c r="G209" s="11">
+        <v>4760000</v>
+      </c>
+      <c r="H209" s="25" t="s">
+        <v>764</v>
+      </c>
+      <c r="I209" s="9">
+        <v>4760000</v>
+      </c>
+      <c r="J209" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K209" s="74" t="s">
+        <v>365</v>
+      </c>
+      <c r="L209" s="18">
+        <v>244130</v>
+      </c>
+    </row>
+    <row r="210" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A210" s="2">
         <v>207</v>
       </c>
-      <c r="B210" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L210" s="5">
+      <c r="B210" s="60" t="s">
+        <v>834</v>
+      </c>
+      <c r="C210" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D210" s="9">
+        <v>59938.19</v>
+      </c>
+      <c r="E210" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F210" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="G210" s="11">
+        <v>59938.19</v>
+      </c>
+      <c r="H210" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="I210" s="9">
+        <v>59938.19</v>
+      </c>
+      <c r="J210" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K210" s="74" t="s">
+        <v>445</v>
+      </c>
+      <c r="L210" s="18">
         <v>244130</v>
       </c>
     </row>
-    <row r="211" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A211" s="2">
         <v>208</v>
       </c>
-      <c r="B211" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L211" s="5">
+      <c r="B211" s="60" t="s">
+        <v>835</v>
+      </c>
+      <c r="C211" s="10">
+        <v>37300</v>
+      </c>
+      <c r="D211" s="9">
+        <v>37300</v>
+      </c>
+      <c r="E211" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F211" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="G211" s="11">
+        <v>37300</v>
+      </c>
+      <c r="H211" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="I211" s="9">
+        <v>37300</v>
+      </c>
+      <c r="J211" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K211" s="74" t="s">
+        <v>612</v>
+      </c>
+      <c r="L211" s="18">
         <v>244130</v>
       </c>
     </row>
-    <row r="212" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A212" s="2">
         <v>209</v>
       </c>
-      <c r="B212" s="9" t="s">
-[...11 lines deleted...]
-      <c r="F212" s="33" t="s">
+      <c r="B212" s="60" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C212" s="10">
+        <v>171199.96</v>
+      </c>
+      <c r="D212" s="9">
+        <v>171199.96</v>
+      </c>
+      <c r="E212" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F212" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="G212" s="33">
-[...2 lines deleted...]
-      <c r="H212" s="33" t="s">
+      <c r="G212" s="11">
+        <v>171199.96</v>
+      </c>
+      <c r="H212" s="25" t="s">
         <v>189</v>
       </c>
-      <c r="I212" s="31">
-[...8 lines deleted...]
-      <c r="L212" s="5">
+      <c r="I212" s="9">
+        <v>171199.96</v>
+      </c>
+      <c r="J212" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K212" s="74" t="s">
+        <v>613</v>
+      </c>
+      <c r="L212" s="18">
         <v>244130</v>
       </c>
     </row>
-    <row r="213" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A213" s="2">
         <v>210</v>
       </c>
-      <c r="B213" s="9" t="s">
-[...33 lines deleted...]
-    <row r="214" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B213" s="60" t="s">
+        <v>971</v>
+      </c>
+      <c r="C213" s="10">
+        <v>170000</v>
+      </c>
+      <c r="D213" s="9">
+        <v>168567.8</v>
+      </c>
+      <c r="E213" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F213" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="G213" s="11">
+        <v>168567.8</v>
+      </c>
+      <c r="H213" s="25" t="s">
+        <v>184</v>
+      </c>
+      <c r="I213" s="9">
+        <v>168567.8</v>
+      </c>
+      <c r="J213" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K213" s="74" t="s">
+        <v>444</v>
+      </c>
+      <c r="L213" s="18">
+        <v>244131</v>
+      </c>
+    </row>
+    <row r="214" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A214" s="2">
         <v>211</v>
       </c>
-      <c r="B214" s="9" t="s">
-[...33 lines deleted...]
-    <row r="215" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B214" s="60" t="s">
+        <v>110</v>
+      </c>
+      <c r="C214" s="13">
+        <v>200000</v>
+      </c>
+      <c r="D214" s="12">
+        <v>187758</v>
+      </c>
+      <c r="E214" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F214" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="G214" s="11">
+        <v>187758</v>
+      </c>
+      <c r="H214" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="I214" s="12">
+        <v>187758</v>
+      </c>
+      <c r="J214" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K214" s="74" t="s">
+        <v>443</v>
+      </c>
+      <c r="L214" s="18">
+        <v>244132</v>
+      </c>
+    </row>
+    <row r="215" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A215" s="2">
         <v>212</v>
       </c>
-      <c r="B215" s="9" t="s">
-[...33 lines deleted...]
-    <row r="216" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B215" s="60" t="s">
+        <v>178</v>
+      </c>
+      <c r="C215" s="10">
+        <v>6000</v>
+      </c>
+      <c r="D215" s="9">
+        <v>6000</v>
+      </c>
+      <c r="E215" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F215" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G215" s="11">
+        <v>6000</v>
+      </c>
+      <c r="H215" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I215" s="9">
+        <v>6000</v>
+      </c>
+      <c r="J215" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K215" s="74" t="s">
+        <v>614</v>
+      </c>
+      <c r="L215" s="18">
+        <v>244133</v>
+      </c>
+    </row>
+    <row r="216" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A216" s="2">
         <v>213</v>
       </c>
-      <c r="B216" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L216" s="5">
+      <c r="B216" s="60" t="s">
+        <v>836</v>
+      </c>
+      <c r="C216" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D216" s="9">
+        <v>99510</v>
+      </c>
+      <c r="E216" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F216" s="25" t="s">
+        <v>837</v>
+      </c>
+      <c r="G216" s="11">
+        <v>99510</v>
+      </c>
+      <c r="H216" s="25" t="s">
+        <v>837</v>
+      </c>
+      <c r="I216" s="9">
+        <v>99510</v>
+      </c>
+      <c r="J216" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K216" s="74" t="s">
+        <v>615</v>
+      </c>
+      <c r="L216" s="18">
         <v>244133</v>
       </c>
     </row>
-    <row r="217" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A217" s="2">
         <v>214</v>
       </c>
-      <c r="B217" s="9" t="s">
-[...33 lines deleted...]
-    <row r="218" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B217" s="60" t="s">
+        <v>174</v>
+      </c>
+      <c r="C217" s="10">
+        <v>36000</v>
+      </c>
+      <c r="D217" s="9">
+        <v>36000</v>
+      </c>
+      <c r="E217" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F217" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G217" s="11">
+        <v>36000</v>
+      </c>
+      <c r="H217" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I217" s="9">
+        <v>36000</v>
+      </c>
+      <c r="J217" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K217" s="74" t="s">
+        <v>442</v>
+      </c>
+      <c r="L217" s="18">
+        <v>244134</v>
+      </c>
+    </row>
+    <row r="218" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A218" s="2">
         <v>215</v>
       </c>
-      <c r="B218" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L218" s="5">
+      <c r="B218" s="60" t="s">
+        <v>838</v>
+      </c>
+      <c r="C218" s="10">
+        <v>6000</v>
+      </c>
+      <c r="D218" s="9">
+        <v>6000</v>
+      </c>
+      <c r="E218" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F218" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G218" s="11">
+        <v>6000</v>
+      </c>
+      <c r="H218" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I218" s="9">
+        <v>6000</v>
+      </c>
+      <c r="J218" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K218" s="74" t="s">
+        <v>616</v>
+      </c>
+      <c r="L218" s="18">
         <v>244134</v>
       </c>
     </row>
-    <row r="219" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A219" s="2">
         <v>216</v>
       </c>
-      <c r="B219" s="9" t="s">
-[...33 lines deleted...]
-    <row r="220" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B219" s="61" t="s">
+        <v>972</v>
+      </c>
+      <c r="C219" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D219" s="9">
+        <v>200000</v>
+      </c>
+      <c r="E219" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F219" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G219" s="11">
+        <v>200000</v>
+      </c>
+      <c r="H219" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="I219" s="9">
+        <v>200000</v>
+      </c>
+      <c r="J219" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K219" s="74" t="s">
+        <v>633</v>
+      </c>
+      <c r="L219" s="20">
+        <v>244137</v>
+      </c>
+    </row>
+    <row r="220" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A220" s="2">
         <v>217</v>
       </c>
-      <c r="B220" s="10" t="s">
-[...33 lines deleted...]
-    <row r="221" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+      <c r="B220" s="61" t="s">
+        <v>973</v>
+      </c>
+      <c r="C220" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D220" s="9">
+        <v>300000</v>
+      </c>
+      <c r="E220" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F220" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="G220" s="11">
+        <v>300000</v>
+      </c>
+      <c r="H220" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="I220" s="9">
+        <v>300000</v>
+      </c>
+      <c r="J220" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K220" s="74" t="s">
+        <v>617</v>
+      </c>
+      <c r="L220" s="18">
+        <v>244139</v>
+      </c>
+    </row>
+    <row r="221" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A221" s="2">
         <v>218</v>
       </c>
-      <c r="B221" s="10" t="s">
-[...33 lines deleted...]
-    <row r="222" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B221" s="60" t="s">
+        <v>840</v>
+      </c>
+      <c r="C221" s="13">
+        <v>105448.5</v>
+      </c>
+      <c r="D221" s="9">
+        <v>105448.5</v>
+      </c>
+      <c r="E221" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F221" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="G221" s="11">
+        <v>105448.5</v>
+      </c>
+      <c r="H221" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="I221" s="9">
+        <v>105448.5</v>
+      </c>
+      <c r="J221" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K221" s="74" t="s">
+        <v>376</v>
+      </c>
+      <c r="L221" s="18">
+        <v>244140</v>
+      </c>
+    </row>
+    <row r="222" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A222" s="2">
         <v>219</v>
       </c>
-      <c r="B222" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L222" s="5">
+      <c r="B222" s="61" t="s">
+        <v>841</v>
+      </c>
+      <c r="C222" s="10">
+        <v>1050000</v>
+      </c>
+      <c r="D222" s="9">
+        <v>1050000</v>
+      </c>
+      <c r="E222" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F222" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="G222" s="11">
+        <v>1050000</v>
+      </c>
+      <c r="H222" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="I222" s="9">
+        <v>1050000</v>
+      </c>
+      <c r="J222" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K222" s="74" t="s">
+        <v>618</v>
+      </c>
+      <c r="L222" s="18">
         <v>244140</v>
       </c>
     </row>
-    <row r="223" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A223" s="2">
         <v>220</v>
       </c>
-      <c r="B223" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L223" s="5">
+      <c r="B223" s="61" t="s">
+        <v>842</v>
+      </c>
+      <c r="C223" s="10">
+        <v>5885</v>
+      </c>
+      <c r="D223" s="9">
+        <v>5885</v>
+      </c>
+      <c r="E223" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F223" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="G223" s="11">
+        <v>5885</v>
+      </c>
+      <c r="H223" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="I223" s="9">
+        <v>5885</v>
+      </c>
+      <c r="J223" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K223" s="74" t="s">
+        <v>619</v>
+      </c>
+      <c r="L223" s="18">
         <v>244140</v>
       </c>
     </row>
-    <row r="224" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A224" s="2">
         <v>221</v>
       </c>
-      <c r="B224" s="10" t="s">
-[...33 lines deleted...]
-    <row r="225" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B224" s="61" t="s">
+        <v>974</v>
+      </c>
+      <c r="C224" s="10">
+        <v>22000</v>
+      </c>
+      <c r="D224" s="9">
+        <v>22000</v>
+      </c>
+      <c r="E224" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F224" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G224" s="11">
+        <v>22000</v>
+      </c>
+      <c r="H224" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I224" s="9">
+        <v>22000</v>
+      </c>
+      <c r="J224" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K224" s="74" t="s">
+        <v>620</v>
+      </c>
+      <c r="L224" s="18">
+        <v>244145</v>
+      </c>
+    </row>
+    <row r="225" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A225" s="2">
         <v>222</v>
       </c>
-      <c r="B225" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L225" s="5">
+      <c r="B225" s="61" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C225" s="10">
+        <v>150000</v>
+      </c>
+      <c r="D225" s="9">
+        <v>110745</v>
+      </c>
+      <c r="E225" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F225" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="G225" s="11">
+        <v>110745</v>
+      </c>
+      <c r="H225" s="25" t="s">
+        <v>203</v>
+      </c>
+      <c r="I225" s="9">
+        <v>110745</v>
+      </c>
+      <c r="J225" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K225" s="74" t="s">
+        <v>621</v>
+      </c>
+      <c r="L225" s="18">
         <v>244145</v>
       </c>
     </row>
-    <row r="226" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A226" s="2">
         <v>223</v>
       </c>
-      <c r="B226" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F226" s="33" t="s">
+      <c r="B226" s="60" t="s">
+        <v>191</v>
+      </c>
+      <c r="C226" s="10">
+        <v>380000</v>
+      </c>
+      <c r="D226" s="9">
+        <v>336000</v>
+      </c>
+      <c r="E226" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F226" s="25" t="s">
         <v>204</v>
       </c>
-      <c r="G226" s="33">
-[...2 lines deleted...]
-      <c r="H226" s="33" t="s">
+      <c r="G226" s="11">
+        <v>336000</v>
+      </c>
+      <c r="H226" s="25" t="s">
         <v>204</v>
       </c>
-      <c r="I226" s="31">
-[...12 lines deleted...]
-    <row r="227" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="I226" s="9">
+        <v>336000</v>
+      </c>
+      <c r="J226" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K226" s="74" t="s">
+        <v>622</v>
+      </c>
+      <c r="L226" s="18">
+        <v>244146</v>
+      </c>
+    </row>
+    <row r="227" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A227" s="2">
         <v>224</v>
       </c>
-      <c r="B227" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="31">
+      <c r="B227" s="60" t="s">
+        <v>843</v>
+      </c>
+      <c r="C227" s="10">
         <v>380000</v>
       </c>
-      <c r="D227" s="31">
-[...23 lines deleted...]
-      <c r="L227" s="5">
+      <c r="D227" s="9">
+        <v>44000</v>
+      </c>
+      <c r="E227" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F227" s="25" t="s">
+        <v>844</v>
+      </c>
+      <c r="G227" s="11">
+        <v>44000</v>
+      </c>
+      <c r="H227" s="25" t="s">
+        <v>844</v>
+      </c>
+      <c r="I227" s="9">
+        <v>44000</v>
+      </c>
+      <c r="J227" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K227" s="74" t="s">
+        <v>623</v>
+      </c>
+      <c r="L227" s="18">
         <v>244146</v>
       </c>
     </row>
-    <row r="228" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A228" s="2">
         <v>225</v>
       </c>
-      <c r="B228" s="9" t="s">
-[...33 lines deleted...]
-    <row r="229" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B228" s="60" t="s">
+        <v>845</v>
+      </c>
+      <c r="C228" s="10">
+        <v>50000</v>
+      </c>
+      <c r="D228" s="9">
+        <v>40350</v>
+      </c>
+      <c r="E228" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F228" s="25" t="s">
+        <v>846</v>
+      </c>
+      <c r="G228" s="11">
+        <v>40350</v>
+      </c>
+      <c r="H228" s="25" t="s">
+        <v>846</v>
+      </c>
+      <c r="I228" s="9">
+        <v>40350</v>
+      </c>
+      <c r="J228" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K228" s="74" t="s">
+        <v>624</v>
+      </c>
+      <c r="L228" s="18">
+        <v>244147</v>
+      </c>
+    </row>
+    <row r="229" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A229" s="2">
         <v>226</v>
       </c>
-      <c r="B229" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L229" s="5">
+      <c r="B229" s="60" t="s">
+        <v>192</v>
+      </c>
+      <c r="C229" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D229" s="9">
+        <v>300000</v>
+      </c>
+      <c r="E229" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F229" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="G229" s="11">
+        <v>300000</v>
+      </c>
+      <c r="H229" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="I229" s="9">
+        <v>300000</v>
+      </c>
+      <c r="J229" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K229" s="74" t="s">
+        <v>625</v>
+      </c>
+      <c r="L229" s="18">
         <v>244147</v>
       </c>
     </row>
-    <row r="230" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A230" s="2">
         <v>227</v>
       </c>
-      <c r="B230" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L230" s="5">
+      <c r="B230" s="60" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C230" s="10">
+        <v>233474</v>
+      </c>
+      <c r="D230" s="9">
+        <v>233474</v>
+      </c>
+      <c r="E230" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F230" s="25" t="s">
+        <v>205</v>
+      </c>
+      <c r="G230" s="11">
+        <v>233474</v>
+      </c>
+      <c r="H230" s="25" t="s">
+        <v>205</v>
+      </c>
+      <c r="I230" s="9">
+        <v>233474</v>
+      </c>
+      <c r="J230" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K230" s="74" t="s">
+        <v>626</v>
+      </c>
+      <c r="L230" s="20">
         <v>244147</v>
       </c>
     </row>
-    <row r="231" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A231" s="2">
         <v>228</v>
       </c>
-      <c r="B231" s="9" t="s">
-[...33 lines deleted...]
-    <row r="232" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B231" s="60" t="s">
+        <v>847</v>
+      </c>
+      <c r="C231" s="13">
+        <v>100000</v>
+      </c>
+      <c r="D231" s="12">
+        <v>100000</v>
+      </c>
+      <c r="E231" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F231" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="G231" s="11">
+        <v>100000</v>
+      </c>
+      <c r="H231" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="I231" s="12">
+        <v>100000</v>
+      </c>
+      <c r="J231" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K231" s="74" t="s">
+        <v>375</v>
+      </c>
+      <c r="L231" s="18">
+        <v>244151</v>
+      </c>
+    </row>
+    <row r="232" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A232" s="2">
         <v>229</v>
       </c>
-      <c r="B232" s="9" t="s">
-[...33 lines deleted...]
-    <row r="233" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B232" s="60" t="s">
+        <v>848</v>
+      </c>
+      <c r="C232" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D232" s="9">
+        <v>200000</v>
+      </c>
+      <c r="E232" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F232" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="G232" s="11">
+        <v>200000</v>
+      </c>
+      <c r="H232" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="I232" s="9">
+        <v>200000</v>
+      </c>
+      <c r="J232" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K232" s="74" t="s">
+        <v>627</v>
+      </c>
+      <c r="L232" s="20">
+        <v>244152</v>
+      </c>
+    </row>
+    <row r="233" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A233" s="2">
         <v>230</v>
       </c>
-      <c r="B233" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L233" s="8">
+      <c r="B233" s="61" t="s">
+        <v>849</v>
+      </c>
+      <c r="C233" s="10">
+        <v>118000</v>
+      </c>
+      <c r="D233" s="9">
+        <v>118000</v>
+      </c>
+      <c r="E233" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F233" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="G233" s="11">
+        <v>118000</v>
+      </c>
+      <c r="H233" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="I233" s="9">
+        <v>118000</v>
+      </c>
+      <c r="J233" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K233" s="74" t="s">
+        <v>628</v>
+      </c>
+      <c r="L233" s="20">
         <v>244152</v>
       </c>
     </row>
-    <row r="234" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A234" s="2">
         <v>231</v>
       </c>
-      <c r="B234" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L234" s="8">
+      <c r="B234" s="60" t="s">
+        <v>850</v>
+      </c>
+      <c r="C234" s="10">
+        <v>68480</v>
+      </c>
+      <c r="D234" s="9">
+        <v>68480</v>
+      </c>
+      <c r="E234" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F234" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G234" s="11">
+        <v>68480</v>
+      </c>
+      <c r="H234" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="I234" s="9">
+        <v>68480</v>
+      </c>
+      <c r="J234" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K234" s="74" t="s">
+        <v>629</v>
+      </c>
+      <c r="L234" s="20">
         <v>244152</v>
       </c>
     </row>
-    <row r="235" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A235" s="2">
         <v>232</v>
       </c>
-      <c r="B235" s="9" t="s">
-[...33 lines deleted...]
-    <row r="236" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B235" s="61" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C235" s="10">
+        <v>199929.5</v>
+      </c>
+      <c r="D235" s="9">
+        <v>199929.5</v>
+      </c>
+      <c r="E235" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F235" s="25" t="s">
+        <v>851</v>
+      </c>
+      <c r="G235" s="11">
+        <v>199929.5</v>
+      </c>
+      <c r="H235" s="25" t="s">
+        <v>851</v>
+      </c>
+      <c r="I235" s="9">
+        <v>199929.5</v>
+      </c>
+      <c r="J235" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K235" s="74" t="s">
+        <v>630</v>
+      </c>
+      <c r="L235" s="20">
+        <v>244153</v>
+      </c>
+    </row>
+    <row r="236" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A236" s="2">
         <v>233</v>
       </c>
-      <c r="B236" s="10" t="s">
-[...33 lines deleted...]
-    <row r="237" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B236" s="60" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C236" s="10">
+        <v>396200</v>
+      </c>
+      <c r="D236" s="9">
+        <v>396181</v>
+      </c>
+      <c r="E236" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F236" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G236" s="11">
+        <v>396181</v>
+      </c>
+      <c r="H236" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I236" s="9">
+        <v>396181</v>
+      </c>
+      <c r="J236" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K236" s="74" t="s">
+        <v>373</v>
+      </c>
+      <c r="L236" s="18">
+        <v>244158</v>
+      </c>
+    </row>
+    <row r="237" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A237" s="2">
         <v>234</v>
       </c>
-      <c r="B237" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L237" s="5">
+      <c r="B237" s="61" t="s">
+        <v>975</v>
+      </c>
+      <c r="C237" s="10">
+        <v>40000</v>
+      </c>
+      <c r="D237" s="9">
+        <v>39055</v>
+      </c>
+      <c r="E237" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F237" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="G237" s="11">
+        <v>39055</v>
+      </c>
+      <c r="H237" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="I237" s="9">
+        <v>39055</v>
+      </c>
+      <c r="J237" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K237" s="74" t="s">
+        <v>631</v>
+      </c>
+      <c r="L237" s="20">
         <v>244158</v>
       </c>
     </row>
-    <row r="238" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:12" ht="93" x14ac:dyDescent="0.5">
       <c r="A238" s="2">
         <v>235</v>
       </c>
-      <c r="B238" s="10" t="s">
-[...33 lines deleted...]
-    <row r="239" spans="1:12" ht="78.75" x14ac:dyDescent="0.4">
+      <c r="B238" s="61" t="s">
+        <v>852</v>
+      </c>
+      <c r="C238" s="10">
+        <v>55573361</v>
+      </c>
+      <c r="D238" s="9">
+        <v>55479500</v>
+      </c>
+      <c r="E238" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="F238" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="G238" s="11">
+        <v>55479500</v>
+      </c>
+      <c r="H238" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="I238" s="9">
+        <v>55479500</v>
+      </c>
+      <c r="J238" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K238" s="74" t="s">
+        <v>374</v>
+      </c>
+      <c r="L238" s="20">
+        <v>244159</v>
+      </c>
+    </row>
+    <row r="239" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A239" s="2">
         <v>236</v>
       </c>
-      <c r="B239" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L239" s="8">
+      <c r="B239" s="61" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C239" s="10">
+        <v>250000</v>
+      </c>
+      <c r="D239" s="9">
+        <v>250000</v>
+      </c>
+      <c r="E239" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F239" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="G239" s="11">
+        <v>250000</v>
+      </c>
+      <c r="H239" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="I239" s="9">
+        <v>250000</v>
+      </c>
+      <c r="J239" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K239" s="74" t="s">
+        <v>372</v>
+      </c>
+      <c r="L239" s="18">
         <v>244159</v>
       </c>
     </row>
-    <row r="240" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A240" s="2">
         <v>237</v>
       </c>
-      <c r="B240" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L240" s="5">
+      <c r="B240" s="60" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C240" s="10">
+        <v>76000</v>
+      </c>
+      <c r="D240" s="9">
+        <v>75424</v>
+      </c>
+      <c r="E240" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F240" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="G240" s="11">
+        <v>75424</v>
+      </c>
+      <c r="H240" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="I240" s="9">
+        <v>75424</v>
+      </c>
+      <c r="J240" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K240" s="74" t="s">
+        <v>448</v>
+      </c>
+      <c r="L240" s="18">
         <v>244159</v>
       </c>
     </row>
-    <row r="241" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A241" s="2">
         <v>238</v>
       </c>
-      <c r="B241" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L241" s="5">
+      <c r="B241" s="60" t="s">
+        <v>193</v>
+      </c>
+      <c r="C241" s="10">
+        <v>31500</v>
+      </c>
+      <c r="D241" s="9">
+        <v>30348.83</v>
+      </c>
+      <c r="E241" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F241" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="G241" s="11">
+        <v>30348.83</v>
+      </c>
+      <c r="H241" s="25" t="s">
+        <v>208</v>
+      </c>
+      <c r="I241" s="9">
+        <v>30348.83</v>
+      </c>
+      <c r="J241" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K241" s="74" t="s">
+        <v>632</v>
+      </c>
+      <c r="L241" s="20">
         <v>244159</v>
       </c>
     </row>
-    <row r="242" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A242" s="2">
         <v>239</v>
       </c>
-      <c r="B242" s="9" t="s">
-[...33 lines deleted...]
-    <row r="243" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B242" s="60" t="s">
+        <v>853</v>
+      </c>
+      <c r="C242" s="10">
+        <v>66982</v>
+      </c>
+      <c r="D242" s="9">
+        <v>66982</v>
+      </c>
+      <c r="E242" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F242" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="G242" s="11">
+        <v>66982</v>
+      </c>
+      <c r="H242" s="25" t="s">
+        <v>181</v>
+      </c>
+      <c r="I242" s="9">
+        <v>66982</v>
+      </c>
+      <c r="J242" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K242" s="74" t="s">
+        <v>447</v>
+      </c>
+      <c r="L242" s="18">
+        <v>244160</v>
+      </c>
+    </row>
+    <row r="243" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A243" s="2">
         <v>240</v>
       </c>
-      <c r="B243" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L243" s="5">
+      <c r="B243" s="61" t="s">
+        <v>194</v>
+      </c>
+      <c r="C243" s="10">
+        <v>15000</v>
+      </c>
+      <c r="D243" s="9">
+        <v>14470</v>
+      </c>
+      <c r="E243" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F243" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G243" s="11">
+        <v>14470</v>
+      </c>
+      <c r="H243" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I243" s="9">
+        <v>14470</v>
+      </c>
+      <c r="J243" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K243" s="74" t="s">
+        <v>634</v>
+      </c>
+      <c r="L243" s="20">
         <v>244160</v>
       </c>
     </row>
-    <row r="244" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A244" s="2">
         <v>241</v>
       </c>
-      <c r="B244" s="10" t="s">
-[...33 lines deleted...]
-    <row r="245" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B244" s="61" t="s">
+        <v>190</v>
+      </c>
+      <c r="C244" s="10">
+        <v>1509000</v>
+      </c>
+      <c r="D244" s="9">
+        <v>1509000</v>
+      </c>
+      <c r="E244" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F244" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="G244" s="11">
+        <v>1509000</v>
+      </c>
+      <c r="H244" s="25" t="s">
+        <v>198</v>
+      </c>
+      <c r="I244" s="9">
+        <v>1509000</v>
+      </c>
+      <c r="J244" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K244" s="74" t="s">
+        <v>371</v>
+      </c>
+      <c r="L244" s="18">
+        <v>244162</v>
+      </c>
+    </row>
+    <row r="245" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A245" s="2">
         <v>242</v>
       </c>
-      <c r="B245" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F245" s="33" t="s">
+      <c r="B245" s="61" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C245" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D245" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E245" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F245" s="25" t="s">
         <v>199</v>
       </c>
-      <c r="G245" s="33">
-[...2 lines deleted...]
-      <c r="H245" s="33" t="s">
+      <c r="G245" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H245" s="25" t="s">
         <v>199</v>
       </c>
-      <c r="I245" s="31">
-[...8 lines deleted...]
-      <c r="L245" s="5">
+      <c r="I245" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J245" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K245" s="74" t="s">
+        <v>370</v>
+      </c>
+      <c r="L245" s="18">
         <v>244162</v>
       </c>
     </row>
-    <row r="246" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A246" s="2">
         <v>243</v>
       </c>
-      <c r="B246" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F246" s="33" t="s">
+      <c r="B246" s="61" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C246" s="13">
+        <v>315650</v>
+      </c>
+      <c r="D246" s="12">
+        <v>315650</v>
+      </c>
+      <c r="E246" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F246" s="25" t="s">
         <v>200</v>
       </c>
-      <c r="G246" s="33">
-[...2 lines deleted...]
-      <c r="H246" s="33" t="s">
+      <c r="G246" s="11">
+        <v>315650</v>
+      </c>
+      <c r="H246" s="25" t="s">
         <v>200</v>
       </c>
-      <c r="I246" s="31">
-[...8 lines deleted...]
-      <c r="L246" s="5">
+      <c r="I246" s="12">
+        <v>315650</v>
+      </c>
+      <c r="J246" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K246" s="74" t="s">
+        <v>369</v>
+      </c>
+      <c r="L246" s="18">
         <v>244162</v>
       </c>
     </row>
-    <row r="247" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A247" s="2">
         <v>244</v>
       </c>
-      <c r="B247" s="10" t="s">
-[...33 lines deleted...]
-    <row r="248" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B247" s="61" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C247" s="10">
+        <v>10000</v>
+      </c>
+      <c r="D247" s="9">
+        <v>10000</v>
+      </c>
+      <c r="E247" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F247" s="25" t="s">
+        <v>854</v>
+      </c>
+      <c r="G247" s="11">
+        <v>10000</v>
+      </c>
+      <c r="H247" s="25" t="s">
+        <v>854</v>
+      </c>
+      <c r="I247" s="9">
+        <v>10000</v>
+      </c>
+      <c r="J247" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K247" s="74" t="s">
+        <v>635</v>
+      </c>
+      <c r="L247" s="20">
+        <v>244165</v>
+      </c>
+    </row>
+    <row r="248" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A248" s="2">
         <v>245</v>
       </c>
-      <c r="B248" s="10" t="s">
-[...33 lines deleted...]
-    <row r="249" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B248" s="60" t="s">
+        <v>210</v>
+      </c>
+      <c r="C248" s="10">
+        <v>48150</v>
+      </c>
+      <c r="D248" s="9">
+        <v>48150</v>
+      </c>
+      <c r="E248" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F248" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G248" s="11">
+        <v>48150</v>
+      </c>
+      <c r="H248" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I248" s="9">
+        <v>48150</v>
+      </c>
+      <c r="J248" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K248" s="74" t="s">
+        <v>458</v>
+      </c>
+      <c r="L248" s="18">
+        <v>244167</v>
+      </c>
+    </row>
+    <row r="249" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A249" s="2">
         <v>246</v>
       </c>
-      <c r="B249" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L249" s="5">
+      <c r="B249" s="60" t="s">
+        <v>855</v>
+      </c>
+      <c r="C249" s="10">
+        <v>18457.5</v>
+      </c>
+      <c r="D249" s="9">
+        <v>18457.5</v>
+      </c>
+      <c r="E249" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F249" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G249" s="11">
+        <v>18457.5</v>
+      </c>
+      <c r="H249" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I249" s="9">
+        <v>18457.5</v>
+      </c>
+      <c r="J249" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K249" s="74" t="s">
+        <v>457</v>
+      </c>
+      <c r="L249" s="18">
         <v>244167</v>
       </c>
     </row>
-    <row r="250" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A250" s="2">
         <v>247</v>
       </c>
-      <c r="B250" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L250" s="5">
+      <c r="B250" s="61" t="s">
+        <v>976</v>
+      </c>
+      <c r="C250" s="10">
+        <v>30762.5</v>
+      </c>
+      <c r="D250" s="9">
+        <v>30762.5</v>
+      </c>
+      <c r="E250" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F250" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G250" s="11">
+        <v>30762.5</v>
+      </c>
+      <c r="H250" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I250" s="9">
+        <v>30762.5</v>
+      </c>
+      <c r="J250" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K250" s="74" t="s">
+        <v>456</v>
+      </c>
+      <c r="L250" s="18">
         <v>244167</v>
       </c>
     </row>
-    <row r="251" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A251" s="2">
         <v>248</v>
       </c>
-      <c r="B251" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L251" s="5">
+      <c r="B251" s="61" t="s">
+        <v>211</v>
+      </c>
+      <c r="C251" s="10">
+        <v>14445</v>
+      </c>
+      <c r="D251" s="9">
+        <v>14445</v>
+      </c>
+      <c r="E251" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F251" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G251" s="11">
+        <v>14445</v>
+      </c>
+      <c r="H251" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I251" s="9">
+        <v>14445</v>
+      </c>
+      <c r="J251" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K251" s="74" t="s">
+        <v>455</v>
+      </c>
+      <c r="L251" s="18">
         <v>244167</v>
       </c>
     </row>
-    <row r="252" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A252" s="2">
         <v>249</v>
       </c>
-      <c r="B252" s="10" t="s">
-[...33 lines deleted...]
-    <row r="253" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B252" s="61" t="s">
+        <v>214</v>
+      </c>
+      <c r="C252" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D252" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E252" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F252" s="25" t="s">
+        <v>856</v>
+      </c>
+      <c r="G252" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H252" s="25" t="s">
+        <v>856</v>
+      </c>
+      <c r="I252" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J252" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K252" s="74" t="s">
+        <v>636</v>
+      </c>
+      <c r="L252" s="18">
+        <v>244168</v>
+      </c>
+    </row>
+    <row r="253" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A253" s="2">
         <v>250</v>
       </c>
-      <c r="B253" s="10" t="s">
+      <c r="B253" s="60" t="s">
         <v>215</v>
       </c>
-      <c r="C253" s="31">
-[...26 lines deleted...]
-      <c r="L253" s="5">
+      <c r="C253" s="10">
+        <v>40000</v>
+      </c>
+      <c r="D253" s="9">
+        <v>40000</v>
+      </c>
+      <c r="E253" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F253" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="G253" s="11">
+        <v>40000</v>
+      </c>
+      <c r="H253" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="I253" s="9">
+        <v>40000</v>
+      </c>
+      <c r="J253" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K253" s="74" t="s">
+        <v>637</v>
+      </c>
+      <c r="L253" s="20">
         <v>244168</v>
       </c>
     </row>
-    <row r="254" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A254" s="2">
         <v>251</v>
       </c>
-      <c r="B254" s="9" t="s">
-[...33 lines deleted...]
-    <row r="255" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B254" s="60" t="s">
+        <v>857</v>
+      </c>
+      <c r="C254" s="10">
+        <v>96300</v>
+      </c>
+      <c r="D254" s="9">
+        <v>96300</v>
+      </c>
+      <c r="E254" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F254" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="G254" s="11">
+        <v>96300</v>
+      </c>
+      <c r="H254" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="I254" s="9">
+        <v>96300</v>
+      </c>
+      <c r="J254" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K254" s="74" t="s">
+        <v>638</v>
+      </c>
+      <c r="L254" s="20">
+        <v>244169</v>
+      </c>
+    </row>
+    <row r="255" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A255" s="2">
         <v>252</v>
       </c>
-      <c r="B255" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L255" s="8">
+      <c r="B255" s="60" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C255" s="10">
+        <v>27956639</v>
+      </c>
+      <c r="D255" s="9">
+        <v>27956639</v>
+      </c>
+      <c r="E255" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F255" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="G255" s="11">
+        <v>27956639</v>
+      </c>
+      <c r="H255" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="I255" s="9">
+        <v>27956639</v>
+      </c>
+      <c r="J255" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K255" s="74" t="s">
+        <v>377</v>
+      </c>
+      <c r="L255" s="18">
         <v>244169</v>
       </c>
     </row>
-    <row r="256" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A256" s="2">
         <v>253</v>
       </c>
-      <c r="B256" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L256" s="5">
+      <c r="B256" s="61" t="s">
+        <v>216</v>
+      </c>
+      <c r="C256" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D256" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E256" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F256" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G256" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H256" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I256" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J256" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K256" s="74" t="s">
+        <v>639</v>
+      </c>
+      <c r="L256" s="20">
         <v>244169</v>
       </c>
     </row>
-    <row r="257" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A257" s="2">
         <v>254</v>
       </c>
-      <c r="B257" s="10" t="s">
-[...33 lines deleted...]
-    <row r="258" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B257" s="60" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C257" s="13">
+        <v>500000</v>
+      </c>
+      <c r="D257" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E257" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F257" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="G257" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H257" s="25" t="s">
+        <v>222</v>
+      </c>
+      <c r="I257" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J257" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K257" s="74" t="s">
+        <v>378</v>
+      </c>
+      <c r="L257" s="18">
+        <v>244172</v>
+      </c>
+    </row>
+    <row r="258" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A258" s="2">
         <v>255</v>
       </c>
-      <c r="B258" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L258" s="5">
+      <c r="B258" s="61" t="s">
+        <v>217</v>
+      </c>
+      <c r="C258" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D258" s="9">
+        <v>199127</v>
+      </c>
+      <c r="E258" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F258" s="25" t="s">
+        <v>858</v>
+      </c>
+      <c r="G258" s="11">
+        <v>199127</v>
+      </c>
+      <c r="H258" s="25" t="s">
+        <v>858</v>
+      </c>
+      <c r="I258" s="9">
+        <v>199127</v>
+      </c>
+      <c r="J258" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K258" s="74" t="s">
+        <v>640</v>
+      </c>
+      <c r="L258" s="20">
         <v>244172</v>
       </c>
     </row>
-    <row r="259" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A259" s="2">
         <v>256</v>
       </c>
-      <c r="B259" s="10" t="s">
+      <c r="B259" s="60" t="s">
         <v>218</v>
       </c>
-      <c r="C259" s="31">
-[...30 lines deleted...]
-    <row r="260" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="C259" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D259" s="9">
+        <v>498973.1</v>
+      </c>
+      <c r="E259" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F259" s="25" t="s">
+        <v>859</v>
+      </c>
+      <c r="G259" s="11">
+        <v>498973.1</v>
+      </c>
+      <c r="H259" s="25" t="s">
+        <v>859</v>
+      </c>
+      <c r="I259" s="9">
+        <v>498973.1</v>
+      </c>
+      <c r="J259" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K259" s="74" t="s">
+        <v>641</v>
+      </c>
+      <c r="L259" s="20">
+        <v>244174</v>
+      </c>
+    </row>
+    <row r="260" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A260" s="2">
         <v>257</v>
       </c>
-      <c r="B260" s="9" t="s">
-[...33 lines deleted...]
-    <row r="261" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B260" s="61" t="s">
+        <v>212</v>
+      </c>
+      <c r="C260" s="10">
+        <v>146629</v>
+      </c>
+      <c r="D260" s="9">
+        <v>146629</v>
+      </c>
+      <c r="E260" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F260" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="G260" s="11">
+        <v>146629</v>
+      </c>
+      <c r="H260" s="25" t="s">
+        <v>228</v>
+      </c>
+      <c r="I260" s="9">
+        <v>146629</v>
+      </c>
+      <c r="J260" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K260" s="74" t="s">
+        <v>454</v>
+      </c>
+      <c r="L260" s="18">
+        <v>244179</v>
+      </c>
+    </row>
+    <row r="261" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A261" s="2">
         <v>258</v>
       </c>
-      <c r="B261" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L261" s="5">
+      <c r="B261" s="61" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C261" s="10">
+        <v>470000</v>
+      </c>
+      <c r="D261" s="9">
+        <v>470000</v>
+      </c>
+      <c r="E261" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F261" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="G261" s="11">
+        <v>470000</v>
+      </c>
+      <c r="H261" s="25" t="s">
+        <v>839</v>
+      </c>
+      <c r="I261" s="9">
+        <v>470000</v>
+      </c>
+      <c r="J261" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K261" s="74" t="s">
+        <v>642</v>
+      </c>
+      <c r="L261" s="20">
         <v>244179</v>
       </c>
     </row>
-    <row r="262" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A262" s="2">
         <v>259</v>
       </c>
-      <c r="B262" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L262" s="8">
+      <c r="B262" s="61" t="s">
+        <v>860</v>
+      </c>
+      <c r="C262" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D262" s="9">
+        <v>95872</v>
+      </c>
+      <c r="E262" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F262" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="G262" s="11">
+        <v>95872</v>
+      </c>
+      <c r="H262" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="I262" s="9">
+        <v>95872</v>
+      </c>
+      <c r="J262" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K262" s="74" t="s">
+        <v>643</v>
+      </c>
+      <c r="L262" s="20">
         <v>244179</v>
       </c>
     </row>
-    <row r="263" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A263" s="2">
         <v>260</v>
       </c>
-      <c r="B263" s="10" t="s">
-[...33 lines deleted...]
-    <row r="264" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B263" s="60" t="s">
+        <v>861</v>
+      </c>
+      <c r="C263" s="13">
+        <v>3400000</v>
+      </c>
+      <c r="D263" s="12">
+        <v>2899700</v>
+      </c>
+      <c r="E263" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F263" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="G263" s="11">
+        <v>2899700</v>
+      </c>
+      <c r="H263" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="I263" s="12">
+        <v>2899700</v>
+      </c>
+      <c r="J263" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K263" s="74" t="s">
+        <v>379</v>
+      </c>
+      <c r="L263" s="18">
+        <v>244180</v>
+      </c>
+    </row>
+    <row r="264" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A264" s="2">
         <v>261</v>
       </c>
-      <c r="B264" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L264" s="5">
+      <c r="B264" s="61" t="s">
+        <v>862</v>
+      </c>
+      <c r="C264" s="10">
+        <v>42800</v>
+      </c>
+      <c r="D264" s="9">
+        <v>42800</v>
+      </c>
+      <c r="E264" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F264" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="G264" s="11">
+        <v>42800</v>
+      </c>
+      <c r="H264" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="I264" s="9">
+        <v>42800</v>
+      </c>
+      <c r="J264" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K264" s="74" t="s">
+        <v>380</v>
+      </c>
+      <c r="L264" s="20">
         <v>244180</v>
       </c>
     </row>
-    <row r="265" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A265" s="2">
         <v>262</v>
       </c>
-      <c r="B265" s="10" t="s">
-[...33 lines deleted...]
-    <row r="266" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B265" s="61" t="s">
+        <v>219</v>
+      </c>
+      <c r="C265" s="10">
+        <v>27000</v>
+      </c>
+      <c r="D265" s="9">
+        <v>26999.99</v>
+      </c>
+      <c r="E265" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F265" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="G265" s="11">
+        <v>26999.99</v>
+      </c>
+      <c r="H265" s="25" t="s">
+        <v>207</v>
+      </c>
+      <c r="I265" s="9">
+        <v>26999.99</v>
+      </c>
+      <c r="J265" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K265" s="74" t="s">
+        <v>644</v>
+      </c>
+      <c r="L265" s="20">
+        <v>244182</v>
+      </c>
+    </row>
+    <row r="266" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A266" s="2">
         <v>263</v>
       </c>
-      <c r="B266" s="10" t="s">
-[...33 lines deleted...]
-    <row r="267" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B266" s="61" t="s">
+        <v>977</v>
+      </c>
+      <c r="C266" s="10">
+        <v>280000</v>
+      </c>
+      <c r="D266" s="9">
+        <v>280000</v>
+      </c>
+      <c r="E266" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F266" s="25" t="s">
+        <v>224</v>
+      </c>
+      <c r="G266" s="11">
+        <v>280000</v>
+      </c>
+      <c r="H266" s="25" t="s">
+        <v>224</v>
+      </c>
+      <c r="I266" s="9">
+        <v>280000</v>
+      </c>
+      <c r="J266" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K266" s="74" t="s">
+        <v>381</v>
+      </c>
+      <c r="L266" s="20">
+        <v>244187</v>
+      </c>
+    </row>
+    <row r="267" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A267" s="2">
         <v>264</v>
       </c>
-      <c r="B267" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L267" s="8">
+      <c r="B267" s="61" t="s">
+        <v>220</v>
+      </c>
+      <c r="C267" s="10">
+        <v>250000</v>
+      </c>
+      <c r="D267" s="9">
+        <v>250000</v>
+      </c>
+      <c r="E267" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F267" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="G267" s="11">
+        <v>250000</v>
+      </c>
+      <c r="H267" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="I267" s="9">
+        <v>250000</v>
+      </c>
+      <c r="J267" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K267" s="74" t="s">
+        <v>645</v>
+      </c>
+      <c r="L267" s="20">
         <v>244187</v>
       </c>
     </row>
-    <row r="268" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A268" s="2">
         <v>265</v>
       </c>
-      <c r="B268" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L268" s="8">
+      <c r="B268" s="61" t="s">
+        <v>863</v>
+      </c>
+      <c r="C268" s="10">
+        <v>160000</v>
+      </c>
+      <c r="D268" s="9">
+        <v>159644</v>
+      </c>
+      <c r="E268" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F268" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="G268" s="11">
+        <v>159644</v>
+      </c>
+      <c r="H268" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="I268" s="9">
+        <v>159644</v>
+      </c>
+      <c r="J268" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K268" s="74" t="s">
+        <v>646</v>
+      </c>
+      <c r="L268" s="20">
         <v>244187</v>
       </c>
     </row>
-    <row r="269" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A269" s="2">
         <v>266</v>
       </c>
-      <c r="B269" s="10" t="s">
-[...33 lines deleted...]
-    <row r="270" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B269" s="61" t="s">
+        <v>864</v>
+      </c>
+      <c r="C269" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D269" s="9">
+        <v>498000</v>
+      </c>
+      <c r="E269" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F269" s="25" t="s">
+        <v>226</v>
+      </c>
+      <c r="G269" s="11">
+        <v>498000</v>
+      </c>
+      <c r="H269" s="25" t="s">
+        <v>226</v>
+      </c>
+      <c r="I269" s="9">
+        <v>498000</v>
+      </c>
+      <c r="J269" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K269" s="74" t="s">
+        <v>383</v>
+      </c>
+      <c r="L269" s="18">
+        <v>244189</v>
+      </c>
+    </row>
+    <row r="270" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A270" s="2">
         <v>267</v>
       </c>
-      <c r="B270" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L270" s="5">
+      <c r="B270" s="63" t="s">
+        <v>213</v>
+      </c>
+      <c r="C270" s="10">
+        <v>6535</v>
+      </c>
+      <c r="D270" s="9">
+        <v>6535</v>
+      </c>
+      <c r="E270" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F270" s="25" t="s">
+        <v>865</v>
+      </c>
+      <c r="G270" s="11">
+        <v>6535</v>
+      </c>
+      <c r="H270" s="25" t="s">
+        <v>865</v>
+      </c>
+      <c r="I270" s="9">
+        <v>6535</v>
+      </c>
+      <c r="J270" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K270" s="74" t="s">
+        <v>453</v>
+      </c>
+      <c r="L270" s="18">
         <v>244189</v>
       </c>
     </row>
-    <row r="271" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A271" s="2">
         <v>268</v>
       </c>
-      <c r="B271" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L271" s="5">
+      <c r="B271" s="61" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C271" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D271" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E271" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F271" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="G271" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H271" s="25" t="s">
+        <v>229</v>
+      </c>
+      <c r="I271" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J271" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K271" s="74" t="s">
+        <v>452</v>
+      </c>
+      <c r="L271" s="18">
         <v>244189</v>
       </c>
     </row>
-    <row r="272" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A272" s="2">
         <v>269</v>
       </c>
-      <c r="B272" s="10" t="s">
+      <c r="B272" s="61" t="s">
         <v>1049</v>
       </c>
-      <c r="C272" s="31">
-[...26 lines deleted...]
-      <c r="L272" s="5">
+      <c r="C272" s="10">
+        <v>15000</v>
+      </c>
+      <c r="D272" s="9">
+        <v>14391.5</v>
+      </c>
+      <c r="E272" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F272" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G272" s="11">
+        <v>14391.5</v>
+      </c>
+      <c r="H272" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I272" s="9">
+        <v>14391.5</v>
+      </c>
+      <c r="J272" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K272" s="74" t="s">
+        <v>451</v>
+      </c>
+      <c r="L272" s="18">
         <v>244189</v>
       </c>
     </row>
-    <row r="273" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A273" s="2">
         <v>270</v>
       </c>
-      <c r="B273" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L273" s="5">
+      <c r="B273" s="60" t="s">
+        <v>866</v>
+      </c>
+      <c r="C273" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D273" s="9">
+        <v>499690</v>
+      </c>
+      <c r="E273" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F273" s="25" t="s">
+        <v>867</v>
+      </c>
+      <c r="G273" s="11">
+        <v>499690</v>
+      </c>
+      <c r="H273" s="25" t="s">
+        <v>867</v>
+      </c>
+      <c r="I273" s="9">
+        <v>499690</v>
+      </c>
+      <c r="J273" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K273" s="74" t="s">
+        <v>647</v>
+      </c>
+      <c r="L273" s="20">
         <v>244189</v>
       </c>
     </row>
-    <row r="274" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A274" s="2">
         <v>271</v>
       </c>
-      <c r="B274" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L274" s="8">
+      <c r="B274" s="61" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C274" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D274" s="9">
+        <v>60000</v>
+      </c>
+      <c r="E274" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F274" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="G274" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H274" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="I274" s="9">
+        <v>60000</v>
+      </c>
+      <c r="J274" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K274" s="74" t="s">
+        <v>648</v>
+      </c>
+      <c r="L274" s="20">
         <v>244189</v>
       </c>
     </row>
-    <row r="275" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:12" ht="186" x14ac:dyDescent="0.25">
       <c r="A275" s="2">
         <v>272</v>
       </c>
-      <c r="B275" s="10" t="s">
+      <c r="B275" s="61" t="s">
         <v>1051</v>
       </c>
-      <c r="C275" s="31">
-[...26 lines deleted...]
-      <c r="L275" s="8">
+      <c r="C275" s="10">
+        <v>72000</v>
+      </c>
+      <c r="D275" s="9">
+        <v>72000</v>
+      </c>
+      <c r="E275" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F275" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="G275" s="11">
+        <v>72000</v>
+      </c>
+      <c r="H275" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="I275" s="9">
+        <v>72000</v>
+      </c>
+      <c r="J275" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K275" s="74" t="s">
+        <v>649</v>
+      </c>
+      <c r="L275" s="20">
         <v>244189</v>
       </c>
     </row>
-    <row r="276" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A276" s="2">
         <v>273</v>
       </c>
-      <c r="B276" s="10" t="s">
-[...33 lines deleted...]
-    <row r="277" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B276" s="61" t="s">
+        <v>209</v>
+      </c>
+      <c r="C276" s="10">
+        <v>12750000</v>
+      </c>
+      <c r="D276" s="9">
+        <v>12750000</v>
+      </c>
+      <c r="E276" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F276" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="G276" s="11">
+        <v>12750000</v>
+      </c>
+      <c r="H276" s="25" t="s">
+        <v>225</v>
+      </c>
+      <c r="I276" s="9">
+        <v>12750000</v>
+      </c>
+      <c r="J276" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K276" s="74" t="s">
+        <v>382</v>
+      </c>
+      <c r="L276" s="18">
+        <v>244190</v>
+      </c>
+    </row>
+    <row r="277" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A277" s="2">
         <v>274</v>
       </c>
-      <c r="B277" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F277" s="33" t="s">
+      <c r="B277" s="61" t="s">
+        <v>868</v>
+      </c>
+      <c r="C277" s="10">
+        <v>48000</v>
+      </c>
+      <c r="D277" s="9">
+        <v>38520</v>
+      </c>
+      <c r="E277" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F277" s="25" t="s">
         <v>227</v>
       </c>
-      <c r="G277" s="33">
-[...2 lines deleted...]
-      <c r="H277" s="33" t="s">
+      <c r="G277" s="11">
+        <v>38520</v>
+      </c>
+      <c r="H277" s="25" t="s">
         <v>227</v>
       </c>
-      <c r="I277" s="31">
-[...5 lines deleted...]
-      <c r="K277" s="15" t="s">
+      <c r="I277" s="9">
+        <v>38520</v>
+      </c>
+      <c r="J277" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K277" s="74" t="s">
         <v>384</v>
       </c>
-      <c r="L277" s="5">
+      <c r="L277" s="18">
         <v>244190</v>
       </c>
     </row>
-    <row r="278" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A278" s="2">
         <v>275</v>
       </c>
-      <c r="B278" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L278" s="5">
+      <c r="B278" s="60" t="s">
+        <v>978</v>
+      </c>
+      <c r="C278" s="10">
+        <v>46250</v>
+      </c>
+      <c r="D278" s="9">
+        <v>46250</v>
+      </c>
+      <c r="E278" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F278" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="G278" s="11">
+        <v>46250</v>
+      </c>
+      <c r="H278" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="I278" s="9">
+        <v>46250</v>
+      </c>
+      <c r="J278" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K278" s="74" t="s">
+        <v>450</v>
+      </c>
+      <c r="L278" s="18">
         <v>244190</v>
       </c>
     </row>
-    <row r="279" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A279" s="2">
         <v>276</v>
       </c>
-      <c r="B279" s="9" t="s">
-[...33 lines deleted...]
-    <row r="280" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B279" s="61" t="s">
+        <v>870</v>
+      </c>
+      <c r="C279" s="10">
+        <v>1416000</v>
+      </c>
+      <c r="D279" s="9">
+        <v>1416000</v>
+      </c>
+      <c r="E279" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F279" s="25" t="s">
+        <v>869</v>
+      </c>
+      <c r="G279" s="11">
+        <v>1416000</v>
+      </c>
+      <c r="H279" s="25" t="s">
+        <v>869</v>
+      </c>
+      <c r="I279" s="9">
+        <v>1416000</v>
+      </c>
+      <c r="J279" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K279" s="74" t="s">
+        <v>385</v>
+      </c>
+      <c r="L279" s="18">
+        <v>244194</v>
+      </c>
+    </row>
+    <row r="280" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A280" s="2">
         <v>277</v>
       </c>
-      <c r="B280" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L280" s="5">
+      <c r="B280" s="60" t="s">
+        <v>871</v>
+      </c>
+      <c r="C280" s="10">
+        <v>139994.51999999999</v>
+      </c>
+      <c r="D280" s="9">
+        <v>139994.51999999999</v>
+      </c>
+      <c r="E280" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F280" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G280" s="11">
+        <v>139994.51999999999</v>
+      </c>
+      <c r="H280" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I280" s="9">
+        <v>139994.51999999999</v>
+      </c>
+      <c r="J280" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K280" s="74" t="s">
+        <v>449</v>
+      </c>
+      <c r="L280" s="18">
         <v>244194</v>
       </c>
     </row>
-    <row r="281" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A281" s="2">
         <v>278</v>
       </c>
-      <c r="B281" s="9" t="s">
-[...33 lines deleted...]
-    <row r="282" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B281" s="61" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C281" s="10">
+        <v>30000</v>
+      </c>
+      <c r="D281" s="9">
+        <v>29104</v>
+      </c>
+      <c r="E281" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F281" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="G281" s="11">
+        <v>29104</v>
+      </c>
+      <c r="H281" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="I281" s="9">
+        <v>29104</v>
+      </c>
+      <c r="J281" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K281" s="74" t="s">
+        <v>650</v>
+      </c>
+      <c r="L281" s="20">
+        <v>244195</v>
+      </c>
+    </row>
+    <row r="282" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A282" s="2">
         <v>279</v>
       </c>
-      <c r="B282" s="10" t="s">
-[...33 lines deleted...]
-    <row r="283" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B282" s="61" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C282" s="10">
+        <v>450000</v>
+      </c>
+      <c r="D282" s="9">
+        <v>450000</v>
+      </c>
+      <c r="E282" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F282" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="G282" s="11">
+        <v>450000</v>
+      </c>
+      <c r="H282" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="I282" s="9">
+        <v>450000</v>
+      </c>
+      <c r="J282" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K282" s="74" t="s">
+        <v>651</v>
+      </c>
+      <c r="L282" s="20">
+        <v>244196</v>
+      </c>
+    </row>
+    <row r="283" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A283" s="2">
         <v>280</v>
       </c>
-      <c r="B283" s="10" t="s">
-[...33 lines deleted...]
-    <row r="284" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B283" s="61" t="s">
+        <v>236</v>
+      </c>
+      <c r="C283" s="10">
+        <v>87100</v>
+      </c>
+      <c r="D283" s="9">
+        <v>87100</v>
+      </c>
+      <c r="E283" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F283" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G283" s="11">
+        <v>87100</v>
+      </c>
+      <c r="H283" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I283" s="9">
+        <v>87100</v>
+      </c>
+      <c r="J283" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K283" s="74" t="s">
+        <v>463</v>
+      </c>
+      <c r="L283" s="18">
+        <v>244200</v>
+      </c>
+    </row>
+    <row r="284" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A284" s="2">
         <v>281</v>
       </c>
-      <c r="B284" s="10" t="s">
-[...33 lines deleted...]
-    <row r="285" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B284" s="61" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C284" s="10">
+        <v>90000</v>
+      </c>
+      <c r="D284" s="9">
+        <v>90000</v>
+      </c>
+      <c r="E284" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F284" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="G284" s="11">
+        <v>90000</v>
+      </c>
+      <c r="H284" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="I284" s="9">
+        <v>90000</v>
+      </c>
+      <c r="J284" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K284" s="74" t="s">
+        <v>464</v>
+      </c>
+      <c r="L284" s="18">
+        <v>244201</v>
+      </c>
+    </row>
+    <row r="285" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A285" s="2">
         <v>282</v>
       </c>
-      <c r="B285" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L285" s="5">
+      <c r="B285" s="61" t="s">
+        <v>247</v>
+      </c>
+      <c r="C285" s="10">
+        <v>280000</v>
+      </c>
+      <c r="D285" s="9">
+        <v>280000</v>
+      </c>
+      <c r="E285" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F285" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G285" s="11">
+        <v>280000</v>
+      </c>
+      <c r="H285" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I285" s="9">
+        <v>280000</v>
+      </c>
+      <c r="J285" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K285" s="74" t="s">
+        <v>652</v>
+      </c>
+      <c r="L285" s="20">
         <v>244201</v>
       </c>
     </row>
-    <row r="286" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A286" s="2">
         <v>283</v>
       </c>
-      <c r="B286" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L286" s="8">
+      <c r="B286" s="61" t="s">
+        <v>248</v>
+      </c>
+      <c r="C286" s="10">
+        <v>24000</v>
+      </c>
+      <c r="D286" s="9">
+        <v>24000</v>
+      </c>
+      <c r="E286" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F286" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="G286" s="11">
+        <v>24000</v>
+      </c>
+      <c r="H286" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="I286" s="9">
+        <v>24000</v>
+      </c>
+      <c r="J286" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K286" s="74" t="s">
+        <v>653</v>
+      </c>
+      <c r="L286" s="20">
         <v>244201</v>
       </c>
     </row>
-    <row r="287" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A287" s="2">
         <v>284</v>
       </c>
-      <c r="B287" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L287" s="8">
+      <c r="B287" s="61" t="s">
+        <v>873</v>
+      </c>
+      <c r="C287" s="10">
+        <v>54000</v>
+      </c>
+      <c r="D287" s="9">
+        <v>54000</v>
+      </c>
+      <c r="E287" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F287" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="G287" s="11">
+        <v>54000</v>
+      </c>
+      <c r="H287" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="I287" s="9">
+        <v>54000</v>
+      </c>
+      <c r="J287" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K287" s="74" t="s">
+        <v>654</v>
+      </c>
+      <c r="L287" s="20">
         <v>244201</v>
       </c>
     </row>
-    <row r="288" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A288" s="2">
         <v>285</v>
       </c>
-      <c r="B288" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L288" s="8">
+      <c r="B288" s="61" t="s">
+        <v>874</v>
+      </c>
+      <c r="C288" s="10">
+        <v>99510</v>
+      </c>
+      <c r="D288" s="9">
+        <v>99510</v>
+      </c>
+      <c r="E288" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F288" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="G288" s="11">
+        <v>99510</v>
+      </c>
+      <c r="H288" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="I288" s="9">
+        <v>99510</v>
+      </c>
+      <c r="J288" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K288" s="74" t="s">
+        <v>655</v>
+      </c>
+      <c r="L288" s="20">
         <v>244201</v>
       </c>
     </row>
-    <row r="289" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A289" s="2">
         <v>286</v>
       </c>
-      <c r="B289" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L289" s="8">
+      <c r="B289" s="60" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C289" s="10">
+        <v>84000</v>
+      </c>
+      <c r="D289" s="9">
+        <v>84000</v>
+      </c>
+      <c r="E289" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F289" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G289" s="11">
+        <v>84000</v>
+      </c>
+      <c r="H289" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I289" s="9">
+        <v>84000</v>
+      </c>
+      <c r="J289" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K289" s="74" t="s">
+        <v>656</v>
+      </c>
+      <c r="L289" s="20">
         <v>244201</v>
       </c>
     </row>
-    <row r="290" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A290" s="2">
         <v>287</v>
       </c>
-      <c r="B290" s="9" t="s">
-[...33 lines deleted...]
-    <row r="291" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B290" s="61" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C290" s="10">
+        <v>23368.799999999999</v>
+      </c>
+      <c r="D290" s="9">
+        <v>23368.799999999999</v>
+      </c>
+      <c r="E290" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F290" s="25" t="s">
+        <v>875</v>
+      </c>
+      <c r="G290" s="11">
+        <v>23368.799999999999</v>
+      </c>
+      <c r="H290" s="25" t="s">
+        <v>875</v>
+      </c>
+      <c r="I290" s="9">
+        <v>23368.799999999999</v>
+      </c>
+      <c r="J290" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K290" s="74" t="s">
+        <v>657</v>
+      </c>
+      <c r="L290" s="20">
+        <v>244202</v>
+      </c>
+    </row>
+    <row r="291" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A291" s="2">
         <v>288</v>
       </c>
-      <c r="B291" s="10" t="s">
-[...33 lines deleted...]
-    <row r="292" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B291" s="61" t="s">
+        <v>876</v>
+      </c>
+      <c r="C291" s="10">
+        <v>13752</v>
+      </c>
+      <c r="D291" s="9">
+        <v>13752</v>
+      </c>
+      <c r="E291" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F291" s="25" t="s">
+        <v>837</v>
+      </c>
+      <c r="G291" s="11">
+        <v>13752</v>
+      </c>
+      <c r="H291" s="25" t="s">
+        <v>837</v>
+      </c>
+      <c r="I291" s="9">
+        <v>13752</v>
+      </c>
+      <c r="J291" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K291" s="74" t="s">
+        <v>658</v>
+      </c>
+      <c r="L291" s="20">
+        <v>244203</v>
+      </c>
+    </row>
+    <row r="292" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A292" s="2">
         <v>289</v>
       </c>
-      <c r="B292" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L292" s="8">
+      <c r="B292" s="61" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C292" s="10">
+        <v>72000</v>
+      </c>
+      <c r="D292" s="9">
+        <v>72000</v>
+      </c>
+      <c r="E292" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F292" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G292" s="11">
+        <v>72000</v>
+      </c>
+      <c r="H292" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I292" s="9">
+        <v>72000</v>
+      </c>
+      <c r="J292" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K292" s="74" t="s">
+        <v>659</v>
+      </c>
+      <c r="L292" s="20">
         <v>244203</v>
       </c>
     </row>
-    <row r="293" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A293" s="2">
         <v>290</v>
       </c>
-      <c r="B293" s="10" t="s">
-[...33 lines deleted...]
-    <row r="294" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B293" s="60" t="s">
+        <v>237</v>
+      </c>
+      <c r="C293" s="10">
+        <v>99780</v>
+      </c>
+      <c r="D293" s="9">
+        <v>99780</v>
+      </c>
+      <c r="E293" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F293" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="G293" s="11">
+        <v>99780</v>
+      </c>
+      <c r="H293" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="I293" s="9">
+        <v>99780</v>
+      </c>
+      <c r="J293" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K293" s="74" t="s">
+        <v>465</v>
+      </c>
+      <c r="L293" s="18">
+        <v>244204</v>
+      </c>
+    </row>
+    <row r="294" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A294" s="2">
         <v>291</v>
       </c>
-      <c r="B294" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L294" s="5">
+      <c r="B294" s="60" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C294" s="10">
+        <v>14724</v>
+      </c>
+      <c r="D294" s="9">
+        <v>14724</v>
+      </c>
+      <c r="E294" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F294" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G294" s="11">
+        <v>14724</v>
+      </c>
+      <c r="H294" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I294" s="9">
+        <v>14724</v>
+      </c>
+      <c r="J294" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K294" s="74" t="s">
+        <v>466</v>
+      </c>
+      <c r="L294" s="18">
         <v>244204</v>
       </c>
     </row>
-    <row r="295" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A295" s="2">
         <v>292</v>
       </c>
-      <c r="B295" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L295" s="5">
+      <c r="B295" s="61" t="s">
+        <v>238</v>
+      </c>
+      <c r="C295" s="10">
+        <v>5000</v>
+      </c>
+      <c r="D295" s="9">
+        <v>5000</v>
+      </c>
+      <c r="E295" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F295" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="G295" s="11">
+        <v>5000</v>
+      </c>
+      <c r="H295" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="I295" s="9">
+        <v>5000</v>
+      </c>
+      <c r="J295" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K295" s="74" t="s">
+        <v>467</v>
+      </c>
+      <c r="L295" s="18">
         <v>244204</v>
       </c>
     </row>
-    <row r="296" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A296" s="2">
         <v>293</v>
       </c>
-      <c r="B296" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L296" s="5">
+      <c r="B296" s="61" t="s">
+        <v>239</v>
+      </c>
+      <c r="C296" s="10">
+        <v>6000</v>
+      </c>
+      <c r="D296" s="9">
+        <v>6000</v>
+      </c>
+      <c r="E296" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F296" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="G296" s="11">
+        <v>6000</v>
+      </c>
+      <c r="H296" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="I296" s="9">
+        <v>6000</v>
+      </c>
+      <c r="J296" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K296" s="74" t="s">
+        <v>468</v>
+      </c>
+      <c r="L296" s="18">
         <v>244204</v>
       </c>
     </row>
-    <row r="297" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A297" s="2">
         <v>294</v>
       </c>
-      <c r="B297" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L297" s="5">
+      <c r="B297" s="61" t="s">
+        <v>249</v>
+      </c>
+      <c r="C297" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D297" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E297" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F297" s="25" t="s">
+        <v>877</v>
+      </c>
+      <c r="G297" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H297" s="25" t="s">
+        <v>877</v>
+      </c>
+      <c r="I297" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J297" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K297" s="74" t="s">
+        <v>660</v>
+      </c>
+      <c r="L297" s="20">
         <v>244204</v>
       </c>
     </row>
-    <row r="298" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A298" s="2">
         <v>295</v>
       </c>
-      <c r="B298" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L298" s="8">
+      <c r="B298" s="61" t="s">
+        <v>979</v>
+      </c>
+      <c r="C298" s="10">
+        <v>60000</v>
+      </c>
+      <c r="D298" s="9">
+        <v>60000</v>
+      </c>
+      <c r="E298" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F298" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="G298" s="11">
+        <v>60000</v>
+      </c>
+      <c r="H298" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="I298" s="9">
+        <v>60000</v>
+      </c>
+      <c r="J298" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K298" s="74" t="s">
+        <v>661</v>
+      </c>
+      <c r="L298" s="20">
         <v>244204</v>
       </c>
     </row>
-    <row r="299" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A299" s="2">
         <v>296</v>
       </c>
-      <c r="B299" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L299" s="8">
+      <c r="B299" s="61" t="s">
+        <v>878</v>
+      </c>
+      <c r="C299" s="10">
+        <v>499690</v>
+      </c>
+      <c r="D299" s="9">
+        <v>499690</v>
+      </c>
+      <c r="E299" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F299" s="25" t="s">
+        <v>879</v>
+      </c>
+      <c r="G299" s="11">
+        <v>499690</v>
+      </c>
+      <c r="H299" s="25" t="s">
+        <v>879</v>
+      </c>
+      <c r="I299" s="9">
+        <v>499690</v>
+      </c>
+      <c r="J299" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K299" s="74" t="s">
+        <v>662</v>
+      </c>
+      <c r="L299" s="20">
         <v>244204</v>
       </c>
     </row>
-    <row r="300" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A300" s="2">
         <v>297</v>
       </c>
-      <c r="B300" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L300" s="8">
+      <c r="B300" s="61" t="s">
+        <v>880</v>
+      </c>
+      <c r="C300" s="10">
+        <v>92619.199999999997</v>
+      </c>
+      <c r="D300" s="9">
+        <v>92619.199999999997</v>
+      </c>
+      <c r="E300" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F300" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="G300" s="11">
+        <v>92619.199999999997</v>
+      </c>
+      <c r="H300" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="I300" s="9">
+        <v>92619.199999999997</v>
+      </c>
+      <c r="J300" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K300" s="74" t="s">
+        <v>663</v>
+      </c>
+      <c r="L300" s="20">
         <v>244204</v>
       </c>
     </row>
-    <row r="301" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A301" s="2">
         <v>298</v>
       </c>
-      <c r="B301" s="10" t="s">
-[...33 lines deleted...]
-    <row r="302" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B301" s="61" t="s">
+        <v>980</v>
+      </c>
+      <c r="C301" s="10">
+        <v>36000</v>
+      </c>
+      <c r="D301" s="9">
+        <v>36000</v>
+      </c>
+      <c r="E301" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F301" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="G301" s="11">
+        <v>36000</v>
+      </c>
+      <c r="H301" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="I301" s="9">
+        <v>36000</v>
+      </c>
+      <c r="J301" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K301" s="74" t="s">
+        <v>664</v>
+      </c>
+      <c r="L301" s="20">
+        <v>244209</v>
+      </c>
+    </row>
+    <row r="302" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A302" s="2">
         <v>299</v>
       </c>
-      <c r="B302" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L302" s="8">
+      <c r="B302" s="61" t="s">
+        <v>981</v>
+      </c>
+      <c r="C302" s="10">
+        <v>84000</v>
+      </c>
+      <c r="D302" s="9">
+        <v>84000</v>
+      </c>
+      <c r="E302" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F302" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="G302" s="11">
+        <v>84000</v>
+      </c>
+      <c r="H302" s="25" t="s">
+        <v>831</v>
+      </c>
+      <c r="I302" s="9">
+        <v>84000</v>
+      </c>
+      <c r="J302" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K302" s="74" t="s">
+        <v>665</v>
+      </c>
+      <c r="L302" s="20">
         <v>244209</v>
       </c>
     </row>
-    <row r="303" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A303" s="2">
         <v>300</v>
       </c>
-      <c r="B303" s="10" t="s">
-[...33 lines deleted...]
-    <row r="304" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="B303" s="60" t="s">
+        <v>982</v>
+      </c>
+      <c r="C303" s="10">
+        <v>1281860</v>
+      </c>
+      <c r="D303" s="9">
+        <v>1281860</v>
+      </c>
+      <c r="E303" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="F303" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="G303" s="11">
+        <v>1281860</v>
+      </c>
+      <c r="H303" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="I303" s="9">
+        <v>1281860</v>
+      </c>
+      <c r="J303" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K303" s="74" t="s">
+        <v>391</v>
+      </c>
+      <c r="L303" s="18">
+        <v>244210</v>
+      </c>
+    </row>
+    <row r="304" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A304" s="2">
         <v>301</v>
       </c>
-      <c r="B304" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L304" s="5">
+      <c r="B304" s="61" t="s">
+        <v>240</v>
+      </c>
+      <c r="C304" s="10">
+        <v>99996.85</v>
+      </c>
+      <c r="D304" s="9">
+        <v>99996.85</v>
+      </c>
+      <c r="E304" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F304" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="G304" s="11">
+        <v>99996.85</v>
+      </c>
+      <c r="H304" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="I304" s="9">
+        <v>99996.85</v>
+      </c>
+      <c r="J304" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K304" s="74" t="s">
+        <v>469</v>
+      </c>
+      <c r="L304" s="18">
         <v>244210</v>
       </c>
     </row>
-    <row r="305" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A305" s="2">
         <v>302</v>
       </c>
-      <c r="B305" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L305" s="5">
+      <c r="B305" s="61" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C305" s="10">
+        <v>9847.75</v>
+      </c>
+      <c r="D305" s="9">
+        <v>9847.75</v>
+      </c>
+      <c r="E305" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F305" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="G305" s="11">
+        <v>9847.75</v>
+      </c>
+      <c r="H305" s="25" t="s">
+        <v>95</v>
+      </c>
+      <c r="I305" s="9">
+        <v>9847.75</v>
+      </c>
+      <c r="J305" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K305" s="74" t="s">
+        <v>470</v>
+      </c>
+      <c r="L305" s="18">
         <v>244210</v>
       </c>
     </row>
-    <row r="306" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A306" s="2">
         <v>303</v>
       </c>
-      <c r="B306" s="10" t="s">
-[...11 lines deleted...]
-      <c r="F306" s="33" t="s">
+      <c r="B306" s="61" t="s">
+        <v>241</v>
+      </c>
+      <c r="C306" s="10">
+        <v>195676.25</v>
+      </c>
+      <c r="D306" s="9">
+        <v>195676.25</v>
+      </c>
+      <c r="E306" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F306" s="25" t="s">
         <v>95</v>
       </c>
-      <c r="G306" s="33">
-[...2 lines deleted...]
-      <c r="H306" s="33" t="s">
+      <c r="G306" s="11">
+        <v>195676.25</v>
+      </c>
+      <c r="H306" s="25" t="s">
         <v>95</v>
       </c>
-      <c r="I306" s="31">
-[...8 lines deleted...]
-      <c r="L306" s="5">
+      <c r="I306" s="9">
+        <v>195676.25</v>
+      </c>
+      <c r="J306" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K306" s="74" t="s">
+        <v>471</v>
+      </c>
+      <c r="L306" s="18">
         <v>244210</v>
       </c>
     </row>
-    <row r="307" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A307" s="2">
         <v>304</v>
       </c>
-      <c r="B307" s="10" t="s">
-[...33 lines deleted...]
-    <row r="308" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B307" s="60" t="s">
+        <v>881</v>
+      </c>
+      <c r="C307" s="10">
+        <v>17120</v>
+      </c>
+      <c r="D307" s="9">
+        <v>17120</v>
+      </c>
+      <c r="E307" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F307" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="G307" s="11">
+        <v>17120</v>
+      </c>
+      <c r="H307" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="I307" s="9">
+        <v>17120</v>
+      </c>
+      <c r="J307" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K307" s="74" t="s">
+        <v>390</v>
+      </c>
+      <c r="L307" s="18">
+        <v>244211</v>
+      </c>
+    </row>
+    <row r="308" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A308" s="2">
         <v>305</v>
       </c>
-      <c r="B308" s="9" t="s">
-[...33 lines deleted...]
-    <row r="309" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B308" s="61" t="s">
+        <v>242</v>
+      </c>
+      <c r="C308" s="10">
+        <v>45347.12</v>
+      </c>
+      <c r="D308" s="9">
+        <v>45347.12</v>
+      </c>
+      <c r="E308" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F308" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="G308" s="11">
+        <v>45347.12</v>
+      </c>
+      <c r="H308" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="I308" s="9">
+        <v>45347.12</v>
+      </c>
+      <c r="J308" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K308" s="74" t="s">
+        <v>472</v>
+      </c>
+      <c r="L308" s="18">
+        <v>244214</v>
+      </c>
+    </row>
+    <row r="309" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A309" s="2">
         <v>306</v>
       </c>
-      <c r="B309" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L309" s="5">
+      <c r="B309" s="61" t="s">
+        <v>250</v>
+      </c>
+      <c r="C309" s="10">
+        <v>50000</v>
+      </c>
+      <c r="D309" s="9">
+        <v>50000</v>
+      </c>
+      <c r="E309" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F309" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="G309" s="11">
+        <v>50000</v>
+      </c>
+      <c r="H309" s="25" t="s">
+        <v>166</v>
+      </c>
+      <c r="I309" s="9">
+        <v>50000</v>
+      </c>
+      <c r="J309" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K309" s="74" t="s">
+        <v>666</v>
+      </c>
+      <c r="L309" s="20">
         <v>244214</v>
       </c>
     </row>
-    <row r="310" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A310" s="2">
         <v>307</v>
       </c>
-      <c r="B310" s="10" t="s">
-[...33 lines deleted...]
-    <row r="311" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B310" s="60" t="s">
+        <v>983</v>
+      </c>
+      <c r="C310" s="10">
+        <v>99982.94</v>
+      </c>
+      <c r="D310" s="9">
+        <v>99982.94</v>
+      </c>
+      <c r="E310" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F310" s="25" t="s">
+        <v>265</v>
+      </c>
+      <c r="G310" s="11">
+        <v>99982.94</v>
+      </c>
+      <c r="H310" s="25" t="s">
+        <v>265</v>
+      </c>
+      <c r="I310" s="9">
+        <v>99982.94</v>
+      </c>
+      <c r="J310" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K310" s="74" t="s">
+        <v>473</v>
+      </c>
+      <c r="L310" s="18">
+        <v>244215</v>
+      </c>
+    </row>
+    <row r="311" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A311" s="2">
         <v>308</v>
       </c>
-      <c r="B311" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L311" s="5">
+      <c r="B311" s="61" t="s">
+        <v>251</v>
+      </c>
+      <c r="C311" s="10">
+        <v>2000</v>
+      </c>
+      <c r="D311" s="9">
+        <v>2000</v>
+      </c>
+      <c r="E311" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F311" s="25" t="s">
+        <v>882</v>
+      </c>
+      <c r="G311" s="11">
+        <v>2000</v>
+      </c>
+      <c r="H311" s="25" t="s">
+        <v>882</v>
+      </c>
+      <c r="I311" s="9">
+        <v>2000</v>
+      </c>
+      <c r="J311" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K311" s="74" t="s">
+        <v>667</v>
+      </c>
+      <c r="L311" s="20">
         <v>244215</v>
       </c>
     </row>
-    <row r="312" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A312" s="2">
         <v>309</v>
       </c>
-      <c r="B312" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L312" s="8">
+      <c r="B312" s="60" t="s">
+        <v>252</v>
+      </c>
+      <c r="C312" s="10">
+        <v>30000</v>
+      </c>
+      <c r="D312" s="9">
+        <v>30000</v>
+      </c>
+      <c r="E312" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F312" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="G312" s="11">
+        <v>30000</v>
+      </c>
+      <c r="H312" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="I312" s="9">
+        <v>30000</v>
+      </c>
+      <c r="J312" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K312" s="74" t="s">
+        <v>668</v>
+      </c>
+      <c r="L312" s="20">
         <v>244215</v>
       </c>
     </row>
-    <row r="313" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A313" s="2">
         <v>310</v>
       </c>
-      <c r="B313" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L313" s="8">
+      <c r="B313" s="61" t="s">
+        <v>883</v>
+      </c>
+      <c r="C313" s="10">
+        <v>45280</v>
+      </c>
+      <c r="D313" s="9">
+        <v>45280</v>
+      </c>
+      <c r="E313" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F313" s="25" t="s">
+        <v>884</v>
+      </c>
+      <c r="G313" s="11">
+        <v>45280</v>
+      </c>
+      <c r="H313" s="25" t="s">
+        <v>884</v>
+      </c>
+      <c r="I313" s="9">
+        <v>45280</v>
+      </c>
+      <c r="J313" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K313" s="74" t="s">
+        <v>669</v>
+      </c>
+      <c r="L313" s="20">
         <v>244215</v>
       </c>
     </row>
-    <row r="314" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A314" s="2">
         <v>311</v>
       </c>
-      <c r="B314" s="10" t="s">
-[...33 lines deleted...]
-    <row r="315" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B314" s="61" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C314" s="10">
+        <v>7500</v>
+      </c>
+      <c r="D314" s="9">
+        <v>7500</v>
+      </c>
+      <c r="E314" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F314" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="G314" s="11">
+        <v>7500</v>
+      </c>
+      <c r="H314" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="I314" s="9">
+        <v>7500</v>
+      </c>
+      <c r="J314" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K314" s="74" t="s">
+        <v>670</v>
+      </c>
+      <c r="L314" s="20">
+        <v>244216</v>
+      </c>
+    </row>
+    <row r="315" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A315" s="2">
         <v>312</v>
       </c>
-      <c r="B315" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L315" s="8">
+      <c r="B315" s="61" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C315" s="10">
+        <v>15000</v>
+      </c>
+      <c r="D315" s="9">
+        <v>15000</v>
+      </c>
+      <c r="E315" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F315" s="25" t="s">
+        <v>885</v>
+      </c>
+      <c r="G315" s="11">
+        <v>15000</v>
+      </c>
+      <c r="H315" s="25" t="s">
+        <v>885</v>
+      </c>
+      <c r="I315" s="9">
+        <v>15000</v>
+      </c>
+      <c r="J315" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K315" s="74" t="s">
+        <v>671</v>
+      </c>
+      <c r="L315" s="20">
         <v>244216</v>
       </c>
     </row>
-    <row r="316" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A316" s="2">
         <v>313</v>
       </c>
-      <c r="B316" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L316" s="8">
+      <c r="B316" s="61" t="s">
+        <v>253</v>
+      </c>
+      <c r="C316" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D316" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E316" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F316" s="25" t="s">
+        <v>799</v>
+      </c>
+      <c r="G316" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H316" s="25" t="s">
+        <v>799</v>
+      </c>
+      <c r="I316" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J316" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K316" s="74" t="s">
+        <v>672</v>
+      </c>
+      <c r="L316" s="20">
         <v>244216</v>
       </c>
     </row>
-    <row r="317" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A317" s="2">
         <v>314</v>
       </c>
-      <c r="B317" s="10" t="s">
-[...33 lines deleted...]
-    <row r="318" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B317" s="61" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C317" s="13">
+        <v>230000</v>
+      </c>
+      <c r="D317" s="12">
+        <v>230000</v>
+      </c>
+      <c r="E317" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F317" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="G317" s="11">
+        <v>230000</v>
+      </c>
+      <c r="H317" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="I317" s="12">
+        <v>230000</v>
+      </c>
+      <c r="J317" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K317" s="74" t="s">
+        <v>389</v>
+      </c>
+      <c r="L317" s="18">
+        <v>244217</v>
+      </c>
+    </row>
+    <row r="318" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A318" s="2">
         <v>315</v>
       </c>
-      <c r="B318" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L318" s="5">
+      <c r="B318" s="60" t="s">
+        <v>243</v>
+      </c>
+      <c r="C318" s="10">
+        <v>56603</v>
+      </c>
+      <c r="D318" s="9">
+        <v>56603</v>
+      </c>
+      <c r="E318" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F318" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="G318" s="11">
+        <v>56603</v>
+      </c>
+      <c r="H318" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="I318" s="9">
+        <v>56603</v>
+      </c>
+      <c r="J318" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K318" s="74" t="s">
+        <v>474</v>
+      </c>
+      <c r="L318" s="18">
         <v>244217</v>
       </c>
     </row>
-    <row r="319" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A319" s="2">
         <v>316</v>
       </c>
-      <c r="B319" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L319" s="5">
+      <c r="B319" s="61" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C319" s="10">
+        <v>10000</v>
+      </c>
+      <c r="D319" s="9">
+        <v>10000</v>
+      </c>
+      <c r="E319" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F319" s="25" t="s">
+        <v>886</v>
+      </c>
+      <c r="G319" s="11">
+        <v>10000</v>
+      </c>
+      <c r="H319" s="25" t="s">
+        <v>886</v>
+      </c>
+      <c r="I319" s="9">
+        <v>10000</v>
+      </c>
+      <c r="J319" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K319" s="74" t="s">
+        <v>673</v>
+      </c>
+      <c r="L319" s="20">
         <v>244217</v>
       </c>
     </row>
-    <row r="320" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A320" s="2">
         <v>317</v>
       </c>
-      <c r="B320" s="10" t="s">
-[...33 lines deleted...]
-    <row r="321" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B320" s="61" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C320" s="10">
+        <v>8000</v>
+      </c>
+      <c r="D320" s="9">
+        <v>8000</v>
+      </c>
+      <c r="E320" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F320" s="25" t="s">
+        <v>887</v>
+      </c>
+      <c r="G320" s="11">
+        <v>8000</v>
+      </c>
+      <c r="H320" s="25" t="s">
+        <v>887</v>
+      </c>
+      <c r="I320" s="9">
+        <v>8000</v>
+      </c>
+      <c r="J320" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K320" s="74" t="s">
+        <v>674</v>
+      </c>
+      <c r="L320" s="20">
+        <v>244218</v>
+      </c>
+    </row>
+    <row r="321" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A321" s="2">
         <v>318</v>
       </c>
-      <c r="B321" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L321" s="8">
+      <c r="B321" s="61" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C321" s="10">
+        <v>42800</v>
+      </c>
+      <c r="D321" s="9">
+        <v>42800</v>
+      </c>
+      <c r="E321" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F321" s="25" t="s">
+        <v>888</v>
+      </c>
+      <c r="G321" s="11">
+        <v>42800</v>
+      </c>
+      <c r="H321" s="25" t="s">
+        <v>888</v>
+      </c>
+      <c r="I321" s="9">
+        <v>42800</v>
+      </c>
+      <c r="J321" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K321" s="74" t="s">
+        <v>675</v>
+      </c>
+      <c r="L321" s="20">
         <v>244218</v>
       </c>
     </row>
-    <row r="322" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A322" s="2">
         <v>319</v>
       </c>
-      <c r="B322" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L322" s="8">
+      <c r="B322" s="61" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C322" s="10">
+        <v>18000</v>
+      </c>
+      <c r="D322" s="9">
+        <v>18000</v>
+      </c>
+      <c r="E322" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F322" s="25" t="s">
+        <v>889</v>
+      </c>
+      <c r="G322" s="11">
+        <v>18000</v>
+      </c>
+      <c r="H322" s="25" t="s">
+        <v>889</v>
+      </c>
+      <c r="I322" s="9">
+        <v>18000</v>
+      </c>
+      <c r="J322" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K322" s="74" t="s">
+        <v>676</v>
+      </c>
+      <c r="L322" s="20">
         <v>244218</v>
       </c>
     </row>
-    <row r="323" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A323" s="2">
         <v>320</v>
       </c>
-      <c r="B323" s="10" t="s">
-[...33 lines deleted...]
-    <row r="324" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B323" s="61" t="s">
+        <v>890</v>
+      </c>
+      <c r="C323" s="10">
+        <v>1056090</v>
+      </c>
+      <c r="D323" s="9">
+        <v>1056090</v>
+      </c>
+      <c r="E323" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="F323" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="G323" s="11">
+        <v>1056090</v>
+      </c>
+      <c r="H323" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="I323" s="9">
+        <v>1056090</v>
+      </c>
+      <c r="J323" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K323" s="74" t="s">
+        <v>388</v>
+      </c>
+      <c r="L323" s="20">
+        <v>244221</v>
+      </c>
+    </row>
+    <row r="324" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A324" s="2">
         <v>321</v>
       </c>
-      <c r="B324" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L324" s="8">
+      <c r="B324" s="61" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C324" s="10">
+        <v>150000</v>
+      </c>
+      <c r="D324" s="9">
+        <v>150000</v>
+      </c>
+      <c r="E324" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F324" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="G324" s="11">
+        <v>150000</v>
+      </c>
+      <c r="H324" s="25" t="s">
+        <v>196</v>
+      </c>
+      <c r="I324" s="9">
+        <v>150000</v>
+      </c>
+      <c r="J324" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K324" s="74" t="s">
+        <v>386</v>
+      </c>
+      <c r="L324" s="18">
         <v>244221</v>
       </c>
     </row>
-    <row r="325" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A325" s="2">
         <v>322</v>
       </c>
-      <c r="B325" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L325" s="5">
+      <c r="B325" s="61" t="s">
+        <v>244</v>
+      </c>
+      <c r="C325" s="10">
+        <v>98702.15</v>
+      </c>
+      <c r="D325" s="9">
+        <v>98702.15</v>
+      </c>
+      <c r="E325" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F325" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="G325" s="11">
+        <v>98702.15</v>
+      </c>
+      <c r="H325" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="I325" s="9">
+        <v>98702.15</v>
+      </c>
+      <c r="J325" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K325" s="74" t="s">
+        <v>475</v>
+      </c>
+      <c r="L325" s="18">
         <v>244221</v>
       </c>
     </row>
-    <row r="326" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A326" s="2">
         <v>323</v>
       </c>
-      <c r="B326" s="10" t="s">
-[...33 lines deleted...]
-    <row r="327" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B326" s="61" t="s">
+        <v>891</v>
+      </c>
+      <c r="C326" s="10">
+        <v>24610</v>
+      </c>
+      <c r="D326" s="9">
+        <v>24610</v>
+      </c>
+      <c r="E326" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F326" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="G326" s="11">
+        <v>24610</v>
+      </c>
+      <c r="H326" s="25" t="s">
+        <v>892</v>
+      </c>
+      <c r="I326" s="9">
+        <v>24610</v>
+      </c>
+      <c r="J326" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K326" s="74" t="s">
+        <v>677</v>
+      </c>
+      <c r="L326" s="20">
+        <v>244222</v>
+      </c>
+    </row>
+    <row r="327" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A327" s="2">
         <v>324</v>
       </c>
-      <c r="B327" s="10" t="s">
-[...33 lines deleted...]
-    <row r="328" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B327" s="60" t="s">
+        <v>893</v>
+      </c>
+      <c r="C327" s="10">
+        <v>28248</v>
+      </c>
+      <c r="D327" s="9">
+        <v>28248</v>
+      </c>
+      <c r="E327" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F327" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="G327" s="11">
+        <v>28248</v>
+      </c>
+      <c r="H327" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="I327" s="9">
+        <v>28248</v>
+      </c>
+      <c r="J327" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K327" s="74" t="s">
+        <v>476</v>
+      </c>
+      <c r="L327" s="20">
+        <v>244223</v>
+      </c>
+    </row>
+    <row r="328" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A328" s="2">
         <v>325</v>
       </c>
-      <c r="B328" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L328" s="8">
+      <c r="B328" s="60" t="s">
+        <v>245</v>
+      </c>
+      <c r="C328" s="10">
+        <v>199910.24</v>
+      </c>
+      <c r="D328" s="9">
+        <v>199910.24</v>
+      </c>
+      <c r="E328" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F328" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="G328" s="11">
+        <v>199910.24</v>
+      </c>
+      <c r="H328" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="I328" s="9">
+        <v>199910.24</v>
+      </c>
+      <c r="J328" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K328" s="74" t="s">
+        <v>462</v>
+      </c>
+      <c r="L328" s="20">
         <v>244223</v>
       </c>
     </row>
-    <row r="329" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A329" s="2">
         <v>326</v>
       </c>
-      <c r="B329" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L329" s="8">
+      <c r="B329" s="61" t="s">
+        <v>246</v>
+      </c>
+      <c r="C329" s="10">
+        <v>45810</v>
+      </c>
+      <c r="D329" s="9">
+        <v>45810</v>
+      </c>
+      <c r="E329" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F329" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="G329" s="11">
+        <v>45810</v>
+      </c>
+      <c r="H329" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="I329" s="9">
+        <v>45810</v>
+      </c>
+      <c r="J329" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K329" s="74" t="s">
+        <v>461</v>
+      </c>
+      <c r="L329" s="20">
         <v>244223</v>
       </c>
     </row>
-    <row r="330" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A330" s="2">
         <v>327</v>
       </c>
-      <c r="B330" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L330" s="8">
+      <c r="B330" s="61" t="s">
+        <v>254</v>
+      </c>
+      <c r="C330" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D330" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E330" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F330" s="25" t="s">
+        <v>894</v>
+      </c>
+      <c r="G330" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H330" s="25" t="s">
+        <v>894</v>
+      </c>
+      <c r="I330" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J330" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K330" s="74" t="s">
+        <v>677</v>
+      </c>
+      <c r="L330" s="20">
         <v>244223</v>
       </c>
     </row>
-    <row r="331" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A331" s="2">
         <v>328</v>
       </c>
-      <c r="B331" s="10" t="s">
-[...33 lines deleted...]
-    <row r="332" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B331" s="61" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C331" s="10">
+        <v>199963.03</v>
+      </c>
+      <c r="D331" s="9">
+        <v>199963.03</v>
+      </c>
+      <c r="E331" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F331" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="G331" s="11">
+        <v>199963.03</v>
+      </c>
+      <c r="H331" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="I331" s="9">
+        <v>199963.03</v>
+      </c>
+      <c r="J331" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K331" s="74" t="s">
+        <v>387</v>
+      </c>
+      <c r="L331" s="20">
+        <v>244225</v>
+      </c>
+    </row>
+    <row r="332" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A332" s="2">
         <v>329</v>
       </c>
-      <c r="B332" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L332" s="8">
+      <c r="B332" s="61" t="s">
+        <v>984</v>
+      </c>
+      <c r="C332" s="10">
+        <v>98440</v>
+      </c>
+      <c r="D332" s="9">
+        <v>98440</v>
+      </c>
+      <c r="E332" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F332" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="G332" s="11">
+        <v>98440</v>
+      </c>
+      <c r="H332" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="I332" s="9">
+        <v>98440</v>
+      </c>
+      <c r="J332" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K332" s="74" t="s">
+        <v>460</v>
+      </c>
+      <c r="L332" s="20">
         <v>244225</v>
       </c>
     </row>
-    <row r="333" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A333" s="2">
         <v>330</v>
       </c>
-      <c r="B333" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L333" s="8">
+      <c r="B333" s="60" t="s">
+        <v>211</v>
+      </c>
+      <c r="C333" s="10">
+        <v>26996</v>
+      </c>
+      <c r="D333" s="9">
+        <v>26996</v>
+      </c>
+      <c r="E333" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F333" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="G333" s="11">
+        <v>26996</v>
+      </c>
+      <c r="H333" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="I333" s="9">
+        <v>26996</v>
+      </c>
+      <c r="J333" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K333" s="74" t="s">
+        <v>459</v>
+      </c>
+      <c r="L333" s="20">
         <v>244225</v>
       </c>
     </row>
-    <row r="334" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A334" s="2">
         <v>331</v>
       </c>
-      <c r="B334" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L334" s="8">
+      <c r="B334" s="61" t="s">
+        <v>255</v>
+      </c>
+      <c r="C334" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D334" s="9">
+        <v>499000</v>
+      </c>
+      <c r="E334" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F334" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="G334" s="11">
+        <v>499000</v>
+      </c>
+      <c r="H334" s="25" t="s">
+        <v>895</v>
+      </c>
+      <c r="I334" s="9">
+        <v>499000</v>
+      </c>
+      <c r="J334" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K334" s="74" t="s">
+        <v>678</v>
+      </c>
+      <c r="L334" s="20">
         <v>244225</v>
       </c>
     </row>
-    <row r="335" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A335" s="2">
         <v>332</v>
       </c>
-      <c r="B335" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L335" s="8">
+      <c r="B335" s="61" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C335" s="10">
+        <v>324650</v>
+      </c>
+      <c r="D335" s="9">
+        <v>324650</v>
+      </c>
+      <c r="E335" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F335" s="25" t="s">
+        <v>899</v>
+      </c>
+      <c r="G335" s="11">
+        <v>324650</v>
+      </c>
+      <c r="H335" s="25" t="s">
+        <v>898</v>
+      </c>
+      <c r="I335" s="9">
+        <v>324650</v>
+      </c>
+      <c r="J335" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K335" s="74" t="s">
+        <v>679</v>
+      </c>
+      <c r="L335" s="20">
         <v>244225</v>
       </c>
     </row>
-    <row r="336" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A336" s="2">
         <v>333</v>
       </c>
-      <c r="B336" s="10" t="s">
-[...33 lines deleted...]
-    <row r="337" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B336" s="60" t="s">
+        <v>896</v>
+      </c>
+      <c r="C336" s="10">
+        <v>443421</v>
+      </c>
+      <c r="D336" s="9">
+        <v>365940</v>
+      </c>
+      <c r="E336" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F336" s="25" t="s">
+        <v>897</v>
+      </c>
+      <c r="G336" s="11">
+        <v>365940</v>
+      </c>
+      <c r="H336" s="25" t="s">
+        <v>897</v>
+      </c>
+      <c r="I336" s="9">
+        <v>365940</v>
+      </c>
+      <c r="J336" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K336" s="74" t="s">
+        <v>392</v>
+      </c>
+      <c r="L336" s="18">
+        <v>244228</v>
+      </c>
+    </row>
+    <row r="337" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A337" s="2">
         <v>334</v>
       </c>
-      <c r="B337" s="9" t="s">
-[...33 lines deleted...]
-    <row r="338" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B337" s="61" t="s">
+        <v>900</v>
+      </c>
+      <c r="C337" s="10">
+        <v>20000</v>
+      </c>
+      <c r="D337" s="9">
+        <v>19950</v>
+      </c>
+      <c r="E337" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F337" s="25" t="s">
+        <v>901</v>
+      </c>
+      <c r="G337" s="11">
+        <v>19950</v>
+      </c>
+      <c r="H337" s="25" t="s">
+        <v>901</v>
+      </c>
+      <c r="I337" s="9">
+        <v>19950</v>
+      </c>
+      <c r="J337" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K337" s="74" t="s">
+        <v>680</v>
+      </c>
+      <c r="L337" s="20">
+        <v>244229</v>
+      </c>
+    </row>
+    <row r="338" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A338" s="2">
         <v>335</v>
       </c>
-      <c r="B338" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L338" s="8">
+      <c r="B338" s="61" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C338" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D338" s="9">
+        <v>77100</v>
+      </c>
+      <c r="E338" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F338" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="G338" s="11">
+        <v>77100</v>
+      </c>
+      <c r="H338" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="I338" s="9">
+        <v>77100</v>
+      </c>
+      <c r="J338" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K338" s="74" t="s">
+        <v>681</v>
+      </c>
+      <c r="L338" s="20">
         <v>244229</v>
       </c>
     </row>
-    <row r="339" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A339" s="2">
         <v>336</v>
       </c>
-      <c r="B339" s="10" t="s">
-[...33 lines deleted...]
-    <row r="340" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B339" s="61" t="s">
+        <v>282</v>
+      </c>
+      <c r="C339" s="10">
+        <v>120000</v>
+      </c>
+      <c r="D339" s="9">
+        <v>109054.39999999999</v>
+      </c>
+      <c r="E339" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F339" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="G339" s="11">
+        <v>109054.39999999999</v>
+      </c>
+      <c r="H339" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="I339" s="9">
+        <v>109054.39999999999</v>
+      </c>
+      <c r="J339" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K339" s="74" t="s">
+        <v>497</v>
+      </c>
+      <c r="L339" s="18">
+        <v>244230</v>
+      </c>
+    </row>
+    <row r="340" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A340" s="2">
         <v>337</v>
       </c>
-      <c r="B340" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L340" s="5">
+      <c r="B340" s="60" t="s">
+        <v>985</v>
+      </c>
+      <c r="C340" s="10">
+        <v>100000</v>
+      </c>
+      <c r="D340" s="9">
+        <v>100000</v>
+      </c>
+      <c r="E340" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F340" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="G340" s="11">
+        <v>100000</v>
+      </c>
+      <c r="H340" s="25" t="s">
+        <v>299</v>
+      </c>
+      <c r="I340" s="9">
+        <v>100000</v>
+      </c>
+      <c r="J340" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K340" s="74" t="s">
+        <v>496</v>
+      </c>
+      <c r="L340" s="18">
         <v>244230</v>
       </c>
     </row>
-    <row r="341" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A341" s="2">
         <v>338</v>
       </c>
-      <c r="B341" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L341" s="5">
+      <c r="B341" s="61" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C341" s="10">
+        <v>4000</v>
+      </c>
+      <c r="D341" s="9">
+        <v>4000</v>
+      </c>
+      <c r="E341" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F341" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="G341" s="11">
+        <v>4000</v>
+      </c>
+      <c r="H341" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="I341" s="9">
+        <v>4000</v>
+      </c>
+      <c r="J341" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K341" s="74" t="s">
+        <v>682</v>
+      </c>
+      <c r="L341" s="20">
         <v>244230</v>
       </c>
     </row>
-    <row r="342" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A342" s="2">
         <v>339</v>
       </c>
-      <c r="B342" s="10" t="s">
-[...33 lines deleted...]
-    <row r="343" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B342" s="60" t="s">
+        <v>276</v>
+      </c>
+      <c r="C342" s="10">
+        <v>374500</v>
+      </c>
+      <c r="D342" s="9">
+        <v>374500</v>
+      </c>
+      <c r="E342" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F342" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="G342" s="11">
+        <v>374500</v>
+      </c>
+      <c r="H342" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="I342" s="9">
+        <v>374500</v>
+      </c>
+      <c r="J342" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K342" s="74" t="s">
+        <v>393</v>
+      </c>
+      <c r="L342" s="18">
+        <v>244231</v>
+      </c>
+    </row>
+    <row r="343" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A343" s="2">
         <v>340</v>
       </c>
-      <c r="B343" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L343" s="5">
+      <c r="B343" s="61" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C343" s="10">
+        <v>196210</v>
+      </c>
+      <c r="D343" s="9">
+        <v>196210</v>
+      </c>
+      <c r="E343" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F343" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="G343" s="11">
+        <v>196210</v>
+      </c>
+      <c r="H343" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="I343" s="9">
+        <v>196210</v>
+      </c>
+      <c r="J343" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K343" s="74" t="s">
+        <v>683</v>
+      </c>
+      <c r="L343" s="20">
         <v>244231</v>
       </c>
     </row>
-    <row r="344" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A344" s="2">
         <v>341</v>
       </c>
-      <c r="B344" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L344" s="8">
+      <c r="B344" s="60" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C344" s="10">
+        <v>175000</v>
+      </c>
+      <c r="D344" s="9">
+        <v>150000</v>
+      </c>
+      <c r="E344" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F344" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G344" s="11">
+        <v>150000</v>
+      </c>
+      <c r="H344" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I344" s="9">
+        <v>150000</v>
+      </c>
+      <c r="J344" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K344" s="74" t="s">
+        <v>684</v>
+      </c>
+      <c r="L344" s="20">
         <v>244231</v>
       </c>
     </row>
-    <row r="345" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A345" s="2">
         <v>342</v>
       </c>
-      <c r="B345" s="9" t="s">
-[...33 lines deleted...]
-    <row r="346" spans="1:12" ht="157.5" x14ac:dyDescent="0.25">
+      <c r="B345" s="60" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C345" s="10">
+        <v>68925</v>
+      </c>
+      <c r="D345" s="9">
+        <v>68925</v>
+      </c>
+      <c r="E345" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F345" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="G345" s="11">
+        <v>68925</v>
+      </c>
+      <c r="H345" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="I345" s="9">
+        <v>68925</v>
+      </c>
+      <c r="J345" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K345" s="74" t="s">
+        <v>495</v>
+      </c>
+      <c r="L345" s="18">
+        <v>244232</v>
+      </c>
+    </row>
+    <row r="346" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A346" s="2">
         <v>343</v>
       </c>
-      <c r="B346" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L346" s="5">
+      <c r="B346" s="61" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C346" s="10">
+        <v>180000</v>
+      </c>
+      <c r="D346" s="9">
+        <v>150000</v>
+      </c>
+      <c r="E346" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F346" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="G346" s="11">
+        <v>150000</v>
+      </c>
+      <c r="H346" s="25" t="s">
+        <v>304</v>
+      </c>
+      <c r="I346" s="9">
+        <v>150000</v>
+      </c>
+      <c r="J346" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K346" s="74" t="s">
+        <v>685</v>
+      </c>
+      <c r="L346" s="20">
         <v>244232</v>
       </c>
     </row>
-    <row r="347" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A347" s="2">
         <v>344</v>
       </c>
-      <c r="B347" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L347" s="8">
+      <c r="B347" s="63" t="s">
+        <v>289</v>
+      </c>
+      <c r="C347" s="10">
+        <v>27000</v>
+      </c>
+      <c r="D347" s="9">
+        <v>27000</v>
+      </c>
+      <c r="E347" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F347" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="G347" s="11">
+        <v>27000</v>
+      </c>
+      <c r="H347" s="25" t="s">
+        <v>305</v>
+      </c>
+      <c r="I347" s="9">
+        <v>27000</v>
+      </c>
+      <c r="J347" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K347" s="74" t="s">
+        <v>686</v>
+      </c>
+      <c r="L347" s="20">
         <v>244232</v>
       </c>
     </row>
-    <row r="348" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A348" s="2">
         <v>345</v>
       </c>
-      <c r="B348" s="16" t="s">
-[...33 lines deleted...]
-    <row r="349" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+      <c r="B348" s="61" t="s">
+        <v>902</v>
+      </c>
+      <c r="C348" s="10">
+        <v>50000</v>
+      </c>
+      <c r="D348" s="9">
+        <v>49700</v>
+      </c>
+      <c r="E348" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F348" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="G348" s="11">
+        <v>49700</v>
+      </c>
+      <c r="H348" s="25" t="s">
+        <v>303</v>
+      </c>
+      <c r="I348" s="9">
+        <v>49700</v>
+      </c>
+      <c r="J348" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K348" s="74" t="s">
+        <v>687</v>
+      </c>
+      <c r="L348" s="20">
+        <v>244235</v>
+      </c>
+    </row>
+    <row r="349" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A349" s="2">
         <v>346</v>
       </c>
-      <c r="B349" s="10" t="s">
-[...33 lines deleted...]
-    <row r="350" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B349" s="60" t="s">
+        <v>903</v>
+      </c>
+      <c r="C349" s="13">
+        <v>16000</v>
+      </c>
+      <c r="D349" s="12">
+        <v>16000</v>
+      </c>
+      <c r="E349" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F349" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="G349" s="11">
+        <v>16000</v>
+      </c>
+      <c r="H349" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="I349" s="12">
+        <v>16000</v>
+      </c>
+      <c r="J349" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K349" s="74" t="s">
+        <v>394</v>
+      </c>
+      <c r="L349" s="18">
+        <v>244236</v>
+      </c>
+    </row>
+    <row r="350" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A350" s="2">
         <v>347</v>
       </c>
-      <c r="B350" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L350" s="5">
+      <c r="B350" s="61" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C350" s="10">
+        <v>170000</v>
+      </c>
+      <c r="D350" s="9">
+        <v>166055</v>
+      </c>
+      <c r="E350" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F350" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G350" s="11">
+        <v>166055</v>
+      </c>
+      <c r="H350" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I350" s="9">
+        <v>166055</v>
+      </c>
+      <c r="J350" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K350" s="74" t="s">
+        <v>494</v>
+      </c>
+      <c r="L350" s="18">
         <v>244236</v>
       </c>
     </row>
-    <row r="351" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A351" s="2">
         <v>348</v>
       </c>
-      <c r="B351" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L351" s="5">
+      <c r="B351" s="61" t="s">
+        <v>904</v>
+      </c>
+      <c r="C351" s="10">
+        <v>300000</v>
+      </c>
+      <c r="D351" s="9">
+        <v>300000</v>
+      </c>
+      <c r="E351" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F351" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G351" s="11">
+        <v>300000</v>
+      </c>
+      <c r="H351" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I351" s="9">
+        <v>300000</v>
+      </c>
+      <c r="J351" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K351" s="74" t="s">
+        <v>688</v>
+      </c>
+      <c r="L351" s="20">
         <v>244236</v>
       </c>
     </row>
-    <row r="352" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A352" s="2">
         <v>349</v>
       </c>
-      <c r="B352" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L352" s="8">
+      <c r="B352" s="61" t="s">
+        <v>905</v>
+      </c>
+      <c r="C352" s="10">
+        <v>26500</v>
+      </c>
+      <c r="D352" s="9">
+        <v>26500</v>
+      </c>
+      <c r="E352" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F352" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="G352" s="11">
+        <v>26500</v>
+      </c>
+      <c r="H352" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="I352" s="9">
+        <v>26500</v>
+      </c>
+      <c r="J352" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K352" s="74" t="s">
+        <v>689</v>
+      </c>
+      <c r="L352" s="20">
         <v>244236</v>
       </c>
     </row>
-    <row r="353" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A353" s="2">
         <v>350</v>
       </c>
-      <c r="B353" s="10" t="s">
-[...33 lines deleted...]
-    <row r="354" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B353" s="61" t="s">
+        <v>906</v>
+      </c>
+      <c r="C353" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D353" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E353" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F353" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="G353" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H353" s="25" t="s">
+        <v>139</v>
+      </c>
+      <c r="I353" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J353" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K353" s="74" t="s">
+        <v>395</v>
+      </c>
+      <c r="L353" s="20">
+        <v>244237</v>
+      </c>
+    </row>
+    <row r="354" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A354" s="2">
         <v>351</v>
       </c>
-      <c r="B354" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L354" s="8">
+      <c r="B354" s="60" t="s">
+        <v>907</v>
+      </c>
+      <c r="C354" s="10">
+        <v>199000</v>
+      </c>
+      <c r="D354" s="9">
+        <v>197094</v>
+      </c>
+      <c r="E354" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F354" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G354" s="11">
+        <v>197094</v>
+      </c>
+      <c r="H354" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I354" s="9">
+        <v>197094</v>
+      </c>
+      <c r="J354" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K354" s="74" t="s">
+        <v>493</v>
+      </c>
+      <c r="L354" s="20">
         <v>244237</v>
       </c>
     </row>
-    <row r="355" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A355" s="2">
         <v>352</v>
       </c>
-      <c r="B355" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L355" s="8">
+      <c r="B355" s="61" t="s">
+        <v>290</v>
+      </c>
+      <c r="C355" s="10">
+        <v>36000</v>
+      </c>
+      <c r="D355" s="9">
+        <v>36000</v>
+      </c>
+      <c r="E355" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F355" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="G355" s="11">
+        <v>36000</v>
+      </c>
+      <c r="H355" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="I355" s="9">
+        <v>36000</v>
+      </c>
+      <c r="J355" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K355" s="74" t="s">
+        <v>690</v>
+      </c>
+      <c r="L355" s="20">
         <v>244237</v>
       </c>
     </row>
-    <row r="356" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A356" s="2">
         <v>353</v>
       </c>
-      <c r="B356" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L356" s="8">
+      <c r="B356" s="63" t="s">
+        <v>252</v>
+      </c>
+      <c r="C356" s="10">
+        <v>20000</v>
+      </c>
+      <c r="D356" s="9">
+        <v>20000</v>
+      </c>
+      <c r="E356" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F356" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="G356" s="11">
+        <v>20000</v>
+      </c>
+      <c r="H356" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="I356" s="9">
+        <v>20000</v>
+      </c>
+      <c r="J356" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K356" s="74" t="s">
+        <v>691</v>
+      </c>
+      <c r="L356" s="20">
         <v>244237</v>
       </c>
     </row>
-    <row r="357" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A357" s="2">
         <v>354</v>
       </c>
-      <c r="B357" s="16" t="s">
-[...33 lines deleted...]
-    <row r="358" spans="1:12" ht="131.25" x14ac:dyDescent="0.25">
+      <c r="B357" s="61" t="s">
+        <v>908</v>
+      </c>
+      <c r="C357" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D357" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E357" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F357" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="G357" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H357" s="25" t="s">
+        <v>294</v>
+      </c>
+      <c r="I357" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J357" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K357" s="74" t="s">
+        <v>396</v>
+      </c>
+      <c r="L357" s="20">
+        <v>244238</v>
+      </c>
+    </row>
+    <row r="358" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A358" s="2">
         <v>355</v>
       </c>
-      <c r="B358" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L358" s="8">
+      <c r="B358" s="60" t="s">
+        <v>909</v>
+      </c>
+      <c r="C358" s="10">
+        <v>47032</v>
+      </c>
+      <c r="D358" s="9">
+        <v>46780.3</v>
+      </c>
+      <c r="E358" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F358" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="G358" s="11">
+        <v>46780.3</v>
+      </c>
+      <c r="H358" s="25" t="s">
+        <v>67</v>
+      </c>
+      <c r="I358" s="9">
+        <v>46780.3</v>
+      </c>
+      <c r="J358" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K358" s="74" t="s">
+        <v>492</v>
+      </c>
+      <c r="L358" s="20">
         <v>244238</v>
       </c>
     </row>
-    <row r="359" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A359" s="2">
         <v>356</v>
       </c>
-      <c r="B359" s="9" t="s">
-[...33 lines deleted...]
-    <row r="360" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B359" s="61" t="s">
+        <v>277</v>
+      </c>
+      <c r="C359" s="10">
+        <v>13500000</v>
+      </c>
+      <c r="D359" s="9">
+        <v>13500000</v>
+      </c>
+      <c r="E359" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="F359" s="25" t="s">
+        <v>295</v>
+      </c>
+      <c r="G359" s="11">
+        <v>13500000</v>
+      </c>
+      <c r="H359" s="25" t="s">
+        <v>295</v>
+      </c>
+      <c r="I359" s="9">
+        <v>13500000</v>
+      </c>
+      <c r="J359" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K359" s="74" t="s">
+        <v>397</v>
+      </c>
+      <c r="L359" s="18">
+        <v>244239</v>
+      </c>
+    </row>
+    <row r="360" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A360" s="2">
         <v>357</v>
       </c>
-      <c r="B360" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L360" s="5">
+      <c r="B360" s="61" t="s">
+        <v>283</v>
+      </c>
+      <c r="C360" s="10">
+        <v>63000</v>
+      </c>
+      <c r="D360" s="9">
+        <v>63000</v>
+      </c>
+      <c r="E360" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F360" s="25" t="s">
+        <v>910</v>
+      </c>
+      <c r="G360" s="11">
+        <v>63000</v>
+      </c>
+      <c r="H360" s="25" t="s">
+        <v>911</v>
+      </c>
+      <c r="I360" s="9">
+        <v>63000</v>
+      </c>
+      <c r="J360" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K360" s="74" t="s">
+        <v>491</v>
+      </c>
+      <c r="L360" s="20">
         <v>244239</v>
       </c>
     </row>
-    <row r="361" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A361" s="2">
         <v>358</v>
       </c>
-      <c r="B361" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L361" s="8">
+      <c r="B361" s="61" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C361" s="10">
+        <v>14850</v>
+      </c>
+      <c r="D361" s="9">
+        <v>12600</v>
+      </c>
+      <c r="E361" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F361" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="G361" s="11">
+        <v>12600</v>
+      </c>
+      <c r="H361" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="I361" s="9">
+        <v>12600</v>
+      </c>
+      <c r="J361" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K361" s="74" t="s">
+        <v>692</v>
+      </c>
+      <c r="L361" s="20">
         <v>244239</v>
       </c>
     </row>
-    <row r="362" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A362" s="2">
         <v>359</v>
       </c>
-      <c r="B362" s="10" t="s">
-[...33 lines deleted...]
-    <row r="363" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B362" s="61" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C362" s="10">
+        <v>54000</v>
+      </c>
+      <c r="D362" s="9">
+        <v>39590</v>
+      </c>
+      <c r="E362" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F362" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="G362" s="11">
+        <v>39590</v>
+      </c>
+      <c r="H362" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="I362" s="9">
+        <v>39590</v>
+      </c>
+      <c r="J362" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K362" s="74" t="s">
+        <v>398</v>
+      </c>
+      <c r="L362" s="18">
+        <v>244242</v>
+      </c>
+    </row>
+    <row r="363" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A363" s="2">
         <v>360</v>
       </c>
-      <c r="B363" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L363" s="5">
+      <c r="B363" s="61" t="s">
+        <v>912</v>
+      </c>
+      <c r="C363" s="10">
+        <v>150000</v>
+      </c>
+      <c r="D363" s="9">
+        <v>150000</v>
+      </c>
+      <c r="E363" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F363" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G363" s="11">
+        <v>150000</v>
+      </c>
+      <c r="H363" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I363" s="9">
+        <v>150000</v>
+      </c>
+      <c r="J363" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K363" s="74" t="s">
+        <v>693</v>
+      </c>
+      <c r="L363" s="20">
         <v>244242</v>
       </c>
     </row>
-    <row r="364" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A364" s="2">
         <v>361</v>
       </c>
-      <c r="B364" s="28" t="s">
-[...33 lines deleted...]
-    <row r="365" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B364" s="61" t="s">
+        <v>278</v>
+      </c>
+      <c r="C364" s="10">
+        <v>9410400</v>
+      </c>
+      <c r="D364" s="9">
+        <v>9410400</v>
+      </c>
+      <c r="E364" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F364" s="25" t="s">
+        <v>869</v>
+      </c>
+      <c r="G364" s="11">
+        <v>9410400</v>
+      </c>
+      <c r="H364" s="25" t="s">
+        <v>869</v>
+      </c>
+      <c r="I364" s="9">
+        <v>9410400</v>
+      </c>
+      <c r="J364" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K364" s="74" t="s">
+        <v>399</v>
+      </c>
+      <c r="L364" s="18">
+        <v>244243</v>
+      </c>
+    </row>
+    <row r="365" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A365" s="2">
         <v>362</v>
       </c>
-      <c r="B365" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L365" s="5">
+      <c r="B365" s="61" t="s">
+        <v>913</v>
+      </c>
+      <c r="C365" s="10">
+        <v>37674.699999999997</v>
+      </c>
+      <c r="D365" s="9">
+        <v>37674.699999999997</v>
+      </c>
+      <c r="E365" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F365" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="G365" s="11">
+        <v>37674.699999999997</v>
+      </c>
+      <c r="H365" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="I365" s="9">
+        <v>37674.699999999997</v>
+      </c>
+      <c r="J365" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K365" s="74" t="s">
+        <v>694</v>
+      </c>
+      <c r="L365" s="20">
         <v>244243</v>
       </c>
     </row>
-    <row r="366" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:12" ht="116.25" x14ac:dyDescent="0.25">
       <c r="A366" s="2">
         <v>363</v>
       </c>
-      <c r="B366" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L366" s="8">
+      <c r="B366" s="61" t="s">
+        <v>914</v>
+      </c>
+      <c r="C366" s="10">
+        <v>50825</v>
+      </c>
+      <c r="D366" s="9">
+        <v>50825</v>
+      </c>
+      <c r="E366" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F366" s="25" t="s">
+        <v>915</v>
+      </c>
+      <c r="G366" s="11">
+        <v>50825</v>
+      </c>
+      <c r="H366" s="25" t="s">
+        <v>915</v>
+      </c>
+      <c r="I366" s="9">
+        <v>50825</v>
+      </c>
+      <c r="J366" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K366" s="74" t="s">
+        <v>695</v>
+      </c>
+      <c r="L366" s="20">
         <v>244243</v>
       </c>
     </row>
-    <row r="367" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A367" s="2">
         <v>364</v>
       </c>
-      <c r="B367" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L367" s="8">
+      <c r="B367" s="61" t="s">
+        <v>987</v>
+      </c>
+      <c r="C367" s="10">
+        <v>44000</v>
+      </c>
+      <c r="D367" s="9">
+        <v>43816.5</v>
+      </c>
+      <c r="E367" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F367" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="G367" s="11">
+        <v>43816.5</v>
+      </c>
+      <c r="H367" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="I367" s="9">
+        <v>43816.5</v>
+      </c>
+      <c r="J367" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K367" s="74" t="s">
+        <v>696</v>
+      </c>
+      <c r="L367" s="20">
         <v>244243</v>
       </c>
     </row>
-    <row r="368" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A368" s="2">
         <v>365</v>
       </c>
-      <c r="B368" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L368" s="8">
+      <c r="B368" s="63" t="s">
+        <v>291</v>
+      </c>
+      <c r="C368" s="10">
+        <v>103790</v>
+      </c>
+      <c r="D368" s="9">
+        <v>103790</v>
+      </c>
+      <c r="E368" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F368" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="G368" s="11">
+        <v>103790</v>
+      </c>
+      <c r="H368" s="25" t="s">
+        <v>306</v>
+      </c>
+      <c r="I368" s="9">
+        <v>103790</v>
+      </c>
+      <c r="J368" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K368" s="74" t="s">
+        <v>697</v>
+      </c>
+      <c r="L368" s="20">
         <v>244243</v>
       </c>
     </row>
-    <row r="369" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A369" s="2">
         <v>366</v>
       </c>
-      <c r="B369" s="16" t="s">
-[...33 lines deleted...]
-    <row r="370" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B369" s="61" t="s">
+        <v>284</v>
+      </c>
+      <c r="C369" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D369" s="9">
+        <v>117486</v>
+      </c>
+      <c r="E369" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F369" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G369" s="11">
+        <v>117486</v>
+      </c>
+      <c r="H369" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I369" s="9">
+        <v>117486</v>
+      </c>
+      <c r="J369" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K369" s="74" t="s">
+        <v>490</v>
+      </c>
+      <c r="L369" s="20">
+        <v>244244</v>
+      </c>
+    </row>
+    <row r="370" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A370" s="2">
         <v>367</v>
       </c>
-      <c r="B370" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L370" s="8">
+      <c r="B370" s="60" t="s">
+        <v>988</v>
+      </c>
+      <c r="C370" s="10">
+        <v>29377</v>
+      </c>
+      <c r="D370" s="9">
+        <v>29339.4</v>
+      </c>
+      <c r="E370" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F370" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="G370" s="11">
+        <v>29339.4</v>
+      </c>
+      <c r="H370" s="25" t="s">
+        <v>183</v>
+      </c>
+      <c r="I370" s="9">
+        <v>29339.4</v>
+      </c>
+      <c r="J370" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K370" s="74" t="s">
+        <v>489</v>
+      </c>
+      <c r="L370" s="20">
         <v>244244</v>
       </c>
     </row>
-    <row r="371" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A371" s="2">
         <v>368</v>
       </c>
-      <c r="B371" s="9" t="s">
-[...33 lines deleted...]
-    <row r="372" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+      <c r="B371" s="61" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C371" s="10">
+        <v>2400000</v>
+      </c>
+      <c r="D371" s="9">
+        <v>2400000</v>
+      </c>
+      <c r="E371" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F371" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G371" s="11">
+        <v>2400000</v>
+      </c>
+      <c r="H371" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I371" s="9">
+        <v>2400000</v>
+      </c>
+      <c r="J371" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K371" s="74" t="s">
+        <v>698</v>
+      </c>
+      <c r="L371" s="20">
+        <v>244245</v>
+      </c>
+    </row>
+    <row r="372" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A372" s="2">
         <v>369</v>
       </c>
-      <c r="B372" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L372" s="8">
+      <c r="B372" s="61" t="s">
+        <v>916</v>
+      </c>
+      <c r="C372" s="10">
+        <v>6420</v>
+      </c>
+      <c r="D372" s="9">
+        <v>6420</v>
+      </c>
+      <c r="E372" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F372" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="G372" s="11">
+        <v>6420</v>
+      </c>
+      <c r="H372" s="25" t="s">
+        <v>311</v>
+      </c>
+      <c r="I372" s="9">
+        <v>6420</v>
+      </c>
+      <c r="J372" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K372" s="74" t="s">
+        <v>699</v>
+      </c>
+      <c r="L372" s="20">
         <v>244245</v>
       </c>
     </row>
-    <row r="373" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A373" s="2">
         <v>370</v>
       </c>
-      <c r="B373" s="10" t="s">
-[...33 lines deleted...]
-    <row r="374" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B373" s="61" t="s">
+        <v>986</v>
+      </c>
+      <c r="C373" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D373" s="9">
+        <v>199950</v>
+      </c>
+      <c r="E373" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F373" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="G373" s="11">
+        <v>199950</v>
+      </c>
+      <c r="H373" s="25" t="s">
+        <v>300</v>
+      </c>
+      <c r="I373" s="9">
+        <v>199950</v>
+      </c>
+      <c r="J373" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K373" s="74" t="s">
+        <v>488</v>
+      </c>
+      <c r="L373" s="20">
+        <v>244246</v>
+      </c>
+    </row>
+    <row r="374" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A374" s="2">
         <v>371</v>
       </c>
-      <c r="B374" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L374" s="8">
+      <c r="B374" s="61" t="s">
+        <v>292</v>
+      </c>
+      <c r="C374" s="10">
+        <v>5000</v>
+      </c>
+      <c r="D374" s="9">
+        <v>5000</v>
+      </c>
+      <c r="E374" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F374" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="G374" s="11">
+        <v>5000</v>
+      </c>
+      <c r="H374" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="I374" s="9">
+        <v>5000</v>
+      </c>
+      <c r="J374" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K374" s="74" t="s">
+        <v>700</v>
+      </c>
+      <c r="L374" s="20">
         <v>244246</v>
       </c>
     </row>
-    <row r="375" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A375" s="2">
         <v>372</v>
       </c>
-      <c r="B375" s="10" t="s">
-[...33 lines deleted...]
-    <row r="376" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B375" s="61" t="s">
+        <v>285</v>
+      </c>
+      <c r="C375" s="10">
+        <v>66661</v>
+      </c>
+      <c r="D375" s="9">
+        <v>66661</v>
+      </c>
+      <c r="E375" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F375" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="G375" s="11">
+        <v>66661</v>
+      </c>
+      <c r="H375" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="I375" s="9">
+        <v>66661</v>
+      </c>
+      <c r="J375" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K375" s="74" t="s">
+        <v>487</v>
+      </c>
+      <c r="L375" s="20">
+        <v>244249</v>
+      </c>
+    </row>
+    <row r="376" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A376" s="2">
         <v>373</v>
       </c>
-      <c r="B376" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L376" s="8">
+      <c r="B376" s="61" t="s">
+        <v>917</v>
+      </c>
+      <c r="C376" s="69">
+        <v>81900</v>
+      </c>
+      <c r="D376" s="9">
+        <v>81855</v>
+      </c>
+      <c r="E376" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F376" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="G376" s="11">
+        <v>81855</v>
+      </c>
+      <c r="H376" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="I376" s="9">
+        <v>81855</v>
+      </c>
+      <c r="J376" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K376" s="74" t="s">
+        <v>701</v>
+      </c>
+      <c r="L376" s="20">
         <v>244249</v>
       </c>
     </row>
-    <row r="377" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A377" s="2">
         <v>374</v>
       </c>
-      <c r="B377" s="10" t="s">
-[...33 lines deleted...]
-    <row r="378" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B377" s="61" t="s">
+        <v>918</v>
+      </c>
+      <c r="C377" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D377" s="9">
+        <v>198174.7</v>
+      </c>
+      <c r="E377" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F377" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G377" s="11">
+        <v>198174.7</v>
+      </c>
+      <c r="H377" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I377" s="9">
+        <v>198174.7</v>
+      </c>
+      <c r="J377" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K377" s="74" t="s">
+        <v>486</v>
+      </c>
+      <c r="L377" s="20">
+        <v>244250</v>
+      </c>
+    </row>
+    <row r="378" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A378" s="2">
         <v>375</v>
       </c>
-      <c r="B378" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L378" s="8">
+      <c r="B378" s="61" t="s">
+        <v>286</v>
+      </c>
+      <c r="C378" s="10">
+        <v>142810</v>
+      </c>
+      <c r="D378" s="9">
+        <v>142810</v>
+      </c>
+      <c r="E378" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F378" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G378" s="11">
+        <v>142810</v>
+      </c>
+      <c r="H378" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I378" s="9">
+        <v>142810</v>
+      </c>
+      <c r="J378" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K378" s="74" t="s">
+        <v>485</v>
+      </c>
+      <c r="L378" s="20">
         <v>244250</v>
       </c>
     </row>
-    <row r="379" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A379" s="2">
         <v>376</v>
       </c>
-      <c r="B379" s="10" t="s">
-[...33 lines deleted...]
-    <row r="380" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B379" s="61" t="s">
+        <v>919</v>
+      </c>
+      <c r="C379" s="10">
+        <v>61525</v>
+      </c>
+      <c r="D379" s="9">
+        <v>61525</v>
+      </c>
+      <c r="E379" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F379" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="G379" s="11">
+        <v>61525</v>
+      </c>
+      <c r="H379" s="25" t="s">
+        <v>301</v>
+      </c>
+      <c r="I379" s="9">
+        <v>61525</v>
+      </c>
+      <c r="J379" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K379" s="74" t="s">
+        <v>484</v>
+      </c>
+      <c r="L379" s="20">
+        <v>244251</v>
+      </c>
+    </row>
+    <row r="380" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A380" s="2">
         <v>377</v>
       </c>
-      <c r="B380" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L380" s="8">
+      <c r="B380" s="60" t="s">
+        <v>236</v>
+      </c>
+      <c r="C380" s="10">
+        <v>200000</v>
+      </c>
+      <c r="D380" s="9">
+        <v>173115.3</v>
+      </c>
+      <c r="E380" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F380" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G380" s="11">
+        <v>173115.3</v>
+      </c>
+      <c r="H380" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I380" s="9">
+        <v>173115.3</v>
+      </c>
+      <c r="J380" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K380" s="74" t="s">
+        <v>483</v>
+      </c>
+      <c r="L380" s="20">
         <v>244251</v>
       </c>
     </row>
-    <row r="381" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A381" s="2">
         <v>378</v>
       </c>
-      <c r="B381" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L381" s="8">
+      <c r="B381" s="61" t="s">
+        <v>287</v>
+      </c>
+      <c r="C381" s="10">
+        <v>18270</v>
+      </c>
+      <c r="D381" s="9">
+        <v>18270</v>
+      </c>
+      <c r="E381" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F381" s="25" t="s">
+        <v>920</v>
+      </c>
+      <c r="G381" s="11">
+        <v>18270</v>
+      </c>
+      <c r="H381" s="25" t="s">
+        <v>920</v>
+      </c>
+      <c r="I381" s="9">
+        <v>18270</v>
+      </c>
+      <c r="J381" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K381" s="74" t="s">
+        <v>482</v>
+      </c>
+      <c r="L381" s="20">
         <v>244251</v>
       </c>
     </row>
-    <row r="382" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A382" s="2">
         <v>379</v>
       </c>
-      <c r="B382" s="10" t="s">
-[...33 lines deleted...]
-    <row r="383" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B382" s="61" t="s">
+        <v>279</v>
+      </c>
+      <c r="C382" s="10">
+        <v>500000</v>
+      </c>
+      <c r="D382" s="9">
+        <v>500000</v>
+      </c>
+      <c r="E382" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F382" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="G382" s="11">
+        <v>500000</v>
+      </c>
+      <c r="H382" s="25" t="s">
+        <v>296</v>
+      </c>
+      <c r="I382" s="9">
+        <v>500000</v>
+      </c>
+      <c r="J382" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K382" s="74" t="s">
+        <v>406</v>
+      </c>
+      <c r="L382" s="18">
+        <v>244252</v>
+      </c>
+    </row>
+    <row r="383" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A383" s="2">
         <v>380</v>
       </c>
-      <c r="B383" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L383" s="5">
+      <c r="B383" s="60" t="s">
+        <v>921</v>
+      </c>
+      <c r="C383" s="10">
+        <v>99938</v>
+      </c>
+      <c r="D383" s="9">
+        <v>99938</v>
+      </c>
+      <c r="E383" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F383" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="G383" s="11">
+        <v>99938</v>
+      </c>
+      <c r="H383" s="25" t="s">
+        <v>163</v>
+      </c>
+      <c r="I383" s="9">
+        <v>99938</v>
+      </c>
+      <c r="J383" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K383" s="74" t="s">
+        <v>405</v>
+      </c>
+      <c r="L383" s="18">
         <v>244252</v>
       </c>
     </row>
-    <row r="384" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A384" s="2">
         <v>381</v>
       </c>
-      <c r="B384" s="9" t="s">
-[...33 lines deleted...]
-    <row r="385" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B384" s="61" t="s">
+        <v>922</v>
+      </c>
+      <c r="C384" s="10">
+        <v>24000</v>
+      </c>
+      <c r="D384" s="9">
+        <v>24000</v>
+      </c>
+      <c r="E384" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F384" s="25" t="s">
+        <v>991</v>
+      </c>
+      <c r="G384" s="11">
+        <v>24000</v>
+      </c>
+      <c r="H384" s="25" t="s">
+        <v>991</v>
+      </c>
+      <c r="I384" s="9">
+        <v>24000</v>
+      </c>
+      <c r="J384" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K384" s="74" t="s">
+        <v>481</v>
+      </c>
+      <c r="L384" s="20">
+        <v>244253</v>
+      </c>
+    </row>
+    <row r="385" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A385" s="2">
         <v>382</v>
       </c>
-      <c r="B385" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L385" s="8">
+      <c r="B385" s="61" t="s">
+        <v>989</v>
+      </c>
+      <c r="C385" s="10">
+        <v>396600</v>
+      </c>
+      <c r="D385" s="9">
+        <v>197950</v>
+      </c>
+      <c r="E385" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F385" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="G385" s="11">
+        <v>197950</v>
+      </c>
+      <c r="H385" s="25" t="s">
+        <v>293</v>
+      </c>
+      <c r="I385" s="9">
+        <v>197950</v>
+      </c>
+      <c r="J385" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K385" s="74" t="s">
+        <v>480</v>
+      </c>
+      <c r="L385" s="20">
         <v>244253</v>
       </c>
     </row>
-    <row r="386" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:12" ht="139.5" x14ac:dyDescent="0.25">
       <c r="A386" s="2">
         <v>383</v>
       </c>
-      <c r="B386" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C386" s="31">
+      <c r="B386" s="61" t="s">
+        <v>990</v>
+      </c>
+      <c r="C386" s="10">
         <v>396600</v>
       </c>
-      <c r="D386" s="31">
-[...23 lines deleted...]
-      <c r="L386" s="8">
+      <c r="D386" s="9">
+        <v>198388.7</v>
+      </c>
+      <c r="E386" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F386" s="25" t="s">
+        <v>923</v>
+      </c>
+      <c r="G386" s="11">
+        <v>198388.7</v>
+      </c>
+      <c r="H386" s="25" t="s">
+        <v>923</v>
+      </c>
+      <c r="I386" s="9">
+        <v>198388.7</v>
+      </c>
+      <c r="J386" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K386" s="74" t="s">
+        <v>479</v>
+      </c>
+      <c r="L386" s="20">
         <v>244253</v>
       </c>
     </row>
-    <row r="387" spans="1:12" ht="105" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A387" s="2">
         <v>384</v>
       </c>
-      <c r="B387" s="10" t="s">
-[...33 lines deleted...]
-    <row r="388" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B387" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="C387" s="10">
+        <v>448200</v>
+      </c>
+      <c r="D387" s="9">
+        <v>448200</v>
+      </c>
+      <c r="E387" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F387" s="25" t="s">
+        <v>297</v>
+      </c>
+      <c r="G387" s="11">
+        <v>448200</v>
+      </c>
+      <c r="H387" s="25" t="s">
+        <v>297</v>
+      </c>
+      <c r="I387" s="9">
+        <v>448200</v>
+      </c>
+      <c r="J387" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K387" s="74" t="s">
+        <v>404</v>
+      </c>
+      <c r="L387" s="18">
+        <v>244256</v>
+      </c>
+    </row>
+    <row r="388" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A388" s="2">
         <v>385</v>
       </c>
-      <c r="B388" s="9" t="s">
-[...29 lines deleted...]
-      <c r="L388" s="5">
+      <c r="B388" s="61" t="s">
+        <v>924</v>
+      </c>
+      <c r="C388" s="10">
+        <v>66200</v>
+      </c>
+      <c r="D388" s="9">
+        <v>53500</v>
+      </c>
+      <c r="E388" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F388" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="G388" s="11">
+        <v>53500</v>
+      </c>
+      <c r="H388" s="25" t="s">
+        <v>135</v>
+      </c>
+      <c r="I388" s="9">
+        <v>53500</v>
+      </c>
+      <c r="J388" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K388" s="74" t="s">
+        <v>403</v>
+      </c>
+      <c r="L388" s="18">
         <v>244256</v>
       </c>
     </row>
-    <row r="389" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A389" s="2">
         <v>386</v>
       </c>
-      <c r="B389" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L389" s="5">
+      <c r="B389" s="61" t="s">
+        <v>925</v>
+      </c>
+      <c r="C389" s="10">
+        <v>435900</v>
+      </c>
+      <c r="D389" s="9">
+        <v>435900</v>
+      </c>
+      <c r="E389" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F389" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="G389" s="11">
+        <v>435900</v>
+      </c>
+      <c r="H389" s="25" t="s">
+        <v>298</v>
+      </c>
+      <c r="I389" s="9">
+        <v>435900</v>
+      </c>
+      <c r="J389" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K389" s="74" t="s">
+        <v>401</v>
+      </c>
+      <c r="L389" s="18">
         <v>244256</v>
       </c>
     </row>
-    <row r="390" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A390" s="2">
         <v>387</v>
       </c>
-      <c r="B390" s="10" t="s">
-[...33 lines deleted...]
-    <row r="391" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="B390" s="61" t="s">
+        <v>281</v>
+      </c>
+      <c r="C390" s="10">
+        <v>25000</v>
+      </c>
+      <c r="D390" s="9">
+        <v>24900</v>
+      </c>
+      <c r="E390" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F390" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="G390" s="11">
+        <v>24900</v>
+      </c>
+      <c r="H390" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="I390" s="9">
+        <v>24900</v>
+      </c>
+      <c r="J390" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K390" s="74" t="s">
+        <v>402</v>
+      </c>
+      <c r="L390" s="18">
+        <v>244257</v>
+      </c>
+    </row>
+    <row r="391" spans="1:12" ht="162.75" x14ac:dyDescent="0.25">
       <c r="A391" s="2">
         <v>388</v>
       </c>
-      <c r="B391" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L391" s="5">
+      <c r="B391" s="61" t="s">
+        <v>992</v>
+      </c>
+      <c r="C391" s="10">
+        <v>1200000</v>
+      </c>
+      <c r="D391" s="9">
+        <v>1200000</v>
+      </c>
+      <c r="E391" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F391" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="G391" s="11">
+        <v>1200000</v>
+      </c>
+      <c r="H391" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="I391" s="9">
+        <v>1200000</v>
+      </c>
+      <c r="J391" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K391" s="74" t="s">
+        <v>400</v>
+      </c>
+      <c r="L391" s="18">
         <v>244257</v>
       </c>
     </row>
-    <row r="392" spans="1:12" ht="183.75" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A392" s="2">
         <v>389</v>
       </c>
-      <c r="B392" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L392" s="5">
+      <c r="B392" s="61" t="s">
+        <v>288</v>
+      </c>
+      <c r="C392" s="10">
+        <v>9630</v>
+      </c>
+      <c r="D392" s="9">
+        <v>9630</v>
+      </c>
+      <c r="E392" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F392" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="G392" s="11">
+        <v>9630</v>
+      </c>
+      <c r="H392" s="25" t="s">
+        <v>302</v>
+      </c>
+      <c r="I392" s="9">
+        <v>9630</v>
+      </c>
+      <c r="J392" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K392" s="74" t="s">
+        <v>478</v>
+      </c>
+      <c r="L392" s="20">
         <v>244257</v>
       </c>
     </row>
-    <row r="393" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A393" s="2">
         <v>390</v>
       </c>
-      <c r="B393" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L393" s="8">
+      <c r="B393" s="61" t="s">
+        <v>243</v>
+      </c>
+      <c r="C393" s="10">
+        <v>411950</v>
+      </c>
+      <c r="D393" s="9">
+        <v>411950</v>
+      </c>
+      <c r="E393" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F393" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="G393" s="11">
+        <v>411950</v>
+      </c>
+      <c r="H393" s="25" t="s">
+        <v>119</v>
+      </c>
+      <c r="I393" s="9">
+        <v>411950</v>
+      </c>
+      <c r="J393" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K393" s="74" t="s">
+        <v>477</v>
+      </c>
+      <c r="L393" s="20">
         <v>244257</v>
       </c>
     </row>
-    <row r="394" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:12" ht="93" x14ac:dyDescent="0.25">
       <c r="A394" s="2">
         <v>391</v>
       </c>
-      <c r="B394" s="10" t="s">
-[...29 lines deleted...]
-      <c r="L394" s="8">
+      <c r="B394" s="61" t="s">
+        <v>926</v>
+      </c>
+      <c r="C394" s="10">
+        <v>495000</v>
+      </c>
+      <c r="D394" s="9">
+        <v>495000</v>
+      </c>
+      <c r="E394" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="F394" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="G394" s="11">
+        <v>495000</v>
+      </c>
+      <c r="H394" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="I394" s="9">
+        <v>495000</v>
+      </c>
+      <c r="J394" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="K394" s="74" t="s">
+        <v>702</v>
+      </c>
+      <c r="L394" s="20">
         <v>244257</v>
       </c>
     </row>
-    <row r="395" spans="1:12" ht="78.75" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-      <c r="B400" s="24" t="s">
+    <row r="395" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A395" s="4"/>
+      <c r="B395" s="64"/>
+      <c r="C395" s="70"/>
+      <c r="D395" s="14"/>
+      <c r="E395" s="37"/>
+      <c r="F395" s="29"/>
+      <c r="G395" s="15"/>
+      <c r="H395" s="29"/>
+      <c r="I395" s="14"/>
+      <c r="J395" s="23"/>
+      <c r="K395" s="75"/>
+      <c r="L395" s="5"/>
+    </row>
+    <row r="397" spans="1:12" ht="39" x14ac:dyDescent="0.25">
+      <c r="B397" s="39" t="s">
         <v>715</v>
       </c>
-      <c r="C400" s="44" t="s">
+      <c r="C397" s="39"/>
+      <c r="D397" s="39"/>
+      <c r="E397" s="39"/>
+      <c r="F397" s="39"/>
+    </row>
+    <row r="399" spans="1:12" ht="32.25" x14ac:dyDescent="0.25">
+      <c r="B399" s="65" t="s">
+        <v>712</v>
+      </c>
+      <c r="C399" s="43" t="s">
+        <v>706</v>
+      </c>
+      <c r="D399" s="44"/>
+      <c r="E399" s="43" t="s">
+        <v>713</v>
+      </c>
+      <c r="F399" s="44"/>
+      <c r="G399" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="H399" s="45"/>
+      <c r="I399" s="46" t="s">
+        <v>714</v>
+      </c>
+      <c r="J399" s="47"/>
+    </row>
+    <row r="400" spans="1:12" ht="32.25" x14ac:dyDescent="0.25">
+      <c r="B400" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="C400" s="48">
+        <v>20</v>
+      </c>
+      <c r="D400" s="49"/>
+      <c r="E400" s="48">
+        <v>133096007.08</v>
+      </c>
+      <c r="F400" s="49"/>
+      <c r="G400" s="48">
+        <v>120674059.92</v>
+      </c>
+      <c r="H400" s="49"/>
+      <c r="I400" s="48">
+        <v>120674059.92</v>
+      </c>
+      <c r="J400" s="49"/>
+    </row>
+    <row r="401" spans="2:10" ht="32.25" x14ac:dyDescent="0.25">
+      <c r="B401" s="66" t="s">
+        <v>33</v>
+      </c>
+      <c r="C401" s="48">
+        <v>370</v>
+      </c>
+      <c r="D401" s="49"/>
+      <c r="E401" s="48">
+        <v>173989010.16</v>
+      </c>
+      <c r="F401" s="49"/>
+      <c r="G401" s="48">
+        <v>170683501.56</v>
+      </c>
+      <c r="H401" s="49"/>
+      <c r="I401" s="48">
+        <v>170683501.56</v>
+      </c>
+      <c r="J401" s="49"/>
+    </row>
+    <row r="402" spans="2:10" ht="32.25" x14ac:dyDescent="0.25">
+      <c r="B402" s="66" t="s">
+        <v>26</v>
+      </c>
+      <c r="C402" s="48">
+        <v>1</v>
+      </c>
+      <c r="D402" s="49"/>
+      <c r="E402" s="48">
+        <v>2549008</v>
+      </c>
+      <c r="F402" s="49"/>
+      <c r="G402" s="48">
+        <v>2549008</v>
+      </c>
+      <c r="H402" s="49"/>
+      <c r="I402" s="48">
+        <v>2549008</v>
+      </c>
+      <c r="J402" s="49"/>
+    </row>
+    <row r="403" spans="2:10" ht="32.25" x14ac:dyDescent="0.25">
+      <c r="B403" s="66" t="s">
+        <v>707</v>
+      </c>
+      <c r="C403" s="48">
+        <f>SUM(C400:D402)</f>
+        <v>391</v>
+      </c>
+      <c r="D403" s="49"/>
+      <c r="E403" s="48">
+        <f>SUM(E400:F402)</f>
+        <v>309634025.24000001</v>
+      </c>
+      <c r="F403" s="49"/>
+      <c r="G403" s="48">
+        <f t="shared" ref="G403" si="0">SUM(G400:H402)</f>
+        <v>293906569.48000002</v>
+      </c>
+      <c r="H403" s="49"/>
+      <c r="I403" s="48">
+        <f t="shared" ref="I403" si="1">SUM(I400:J402)</f>
+        <v>293906569.48000002</v>
+      </c>
+      <c r="J403" s="49"/>
+    </row>
+    <row r="405" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B405" s="67" t="s">
+        <v>708</v>
+      </c>
+      <c r="F405" s="31"/>
+      <c r="G405" s="17"/>
+    </row>
+    <row r="406" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B406" s="40" t="s">
         <v>709</v>
       </c>
-      <c r="D400" s="45"/>
-[...77 lines deleted...]
-      <c r="B404" s="13" t="s">
+      <c r="C406" s="40"/>
+      <c r="D406" s="40"/>
+    </row>
+    <row r="407" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B407" s="67" t="s">
         <v>710</v>
       </c>
-      <c r="C404" s="29">
-[...17 lines deleted...]
-      <c r="B406" s="22" t="s">
+      <c r="F407" s="32"/>
+      <c r="G407" s="17"/>
+    </row>
+    <row r="408" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B408" s="40" t="s">
         <v>711</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      </c>
+      <c r="C408" s="40"/>
+      <c r="D408" s="40"/>
     </row>
   </sheetData>
-  <autoFilter ref="E1:E25" xr:uid="{0BA2DD17-D132-4998-96E2-D3EC91322C78}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A4:A395"/>
+  <autoFilter ref="E1:E24" xr:uid="{0BA2DD17-D132-4998-96E2-D3EC91322C78}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:L394">
+    <sortCondition ref="A4:A394"/>
   </sortState>
-  <mergeCells count="30">
-    <mergeCell ref="G402:H402"/>
+  <mergeCells count="33">
     <mergeCell ref="G403:H403"/>
-    <mergeCell ref="G404:H404"/>
+    <mergeCell ref="I400:J400"/>
     <mergeCell ref="I401:J401"/>
     <mergeCell ref="I402:J402"/>
     <mergeCell ref="I403:J403"/>
-    <mergeCell ref="I404:J404"/>
-    <mergeCell ref="C402:D402"/>
     <mergeCell ref="C403:D403"/>
-    <mergeCell ref="C404:D404"/>
+    <mergeCell ref="E400:F400"/>
     <mergeCell ref="E401:F401"/>
     <mergeCell ref="E402:F402"/>
     <mergeCell ref="E403:F403"/>
-    <mergeCell ref="E404:F404"/>
+    <mergeCell ref="I399:J399"/>
     <mergeCell ref="C400:D400"/>
-    <mergeCell ref="E400:F400"/>
     <mergeCell ref="G400:H400"/>
-    <mergeCell ref="I400:J400"/>
     <mergeCell ref="C401:D401"/>
+    <mergeCell ref="C402:D402"/>
     <mergeCell ref="G401:H401"/>
+    <mergeCell ref="G402:H402"/>
+    <mergeCell ref="B397:F397"/>
+    <mergeCell ref="B406:D406"/>
+    <mergeCell ref="B408:D408"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:G2"/>
+    <mergeCell ref="C399:D399"/>
+    <mergeCell ref="E399:F399"/>
+    <mergeCell ref="G399:H399"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="387" max="11" man="1"/>
-    <brk id="396" max="16383" man="1"/>
+    <brk id="386" max="11" man="1"/>
+    <brk id="395" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFF9278D-B28D-414B-A53F-9C1FC1AECB8C}">
   <dimension ref="A1:L13"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.5703125" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" customWidth="1"/>
     <col min="3" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="18.5703125" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" customWidth="1"/>
     <col min="7" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="22.7109375" customWidth="1"/>
     <col min="11" max="11" width="17" customWidth="1"/>
     <col min="12" max="12" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
-      <c r="B1" s="22" t="s">
-[...11 lines deleted...]
-      <c r="L1" s="17"/>
+      <c r="B1" s="6" t="s">
+        <v>715</v>
+      </c>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
+      <c r="E1" s="16"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="4"/>
     </row>
     <row r="2" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
-      <c r="C2" s="43"/>
-[...10 lines deleted...]
-    <row r="3" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
-      <c r="B3" s="24" t="s">
-[...10 lines deleted...]
-      <c r="G3" s="46" t="s">
+      <c r="B3" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="C3" s="50" t="s">
+        <v>706</v>
+      </c>
+      <c r="D3" s="51"/>
+      <c r="E3" s="50" t="s">
+        <v>713</v>
+      </c>
+      <c r="F3" s="51"/>
+      <c r="G3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="H3" s="46"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="H3" s="52"/>
+      <c r="I3" s="53" t="s">
+        <v>714</v>
+      </c>
+      <c r="J3" s="54"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="4"/>
+    </row>
+    <row r="4" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="29">
+      <c r="C4" s="55">
         <v>20</v>
       </c>
-      <c r="D4" s="30"/>
-      <c r="E4" s="29">
+      <c r="D4" s="56"/>
+      <c r="E4" s="55">
         <v>133096007.08</v>
       </c>
-      <c r="F4" s="30"/>
-      <c r="G4" s="29">
+      <c r="F4" s="56"/>
+      <c r="G4" s="55">
         <v>120674059.92</v>
       </c>
-      <c r="H4" s="30"/>
-      <c r="I4" s="29">
+      <c r="H4" s="56"/>
+      <c r="I4" s="55">
         <v>120674059.92</v>
       </c>
-      <c r="J4" s="30"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="J4" s="56"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="4"/>
+    </row>
+    <row r="5" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
-      <c r="B5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="29">
+      <c r="B5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="55">
         <v>371</v>
       </c>
-      <c r="D5" s="30"/>
-      <c r="E5" s="29">
+      <c r="D5" s="56"/>
+      <c r="E5" s="55">
         <v>174039010.16</v>
       </c>
-      <c r="F5" s="30"/>
-      <c r="G5" s="29">
+      <c r="F5" s="56"/>
+      <c r="G5" s="55">
         <v>170730581.56</v>
       </c>
-      <c r="H5" s="30"/>
-      <c r="I5" s="29">
+      <c r="H5" s="56"/>
+      <c r="I5" s="55">
         <v>170730581.56</v>
       </c>
-      <c r="J5" s="30"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="J5" s="56"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="4"/>
+    </row>
+    <row r="6" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="29">
+      <c r="C6" s="55">
         <v>1</v>
       </c>
-      <c r="D6" s="30"/>
-      <c r="E6" s="29">
+      <c r="D6" s="56"/>
+      <c r="E6" s="55">
         <v>2549008</v>
       </c>
-      <c r="F6" s="30"/>
-      <c r="G6" s="29">
+      <c r="F6" s="56"/>
+      <c r="G6" s="55">
         <v>2549008</v>
       </c>
-      <c r="H6" s="30"/>
-      <c r="I6" s="29">
+      <c r="H6" s="56"/>
+      <c r="I6" s="55">
         <v>2549008</v>
       </c>
-      <c r="J6" s="30"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="J6" s="56"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="4"/>
+    </row>
+    <row r="7" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
-      <c r="B7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="29">
+      <c r="B7" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="C7" s="55">
         <v>392</v>
       </c>
-      <c r="D7" s="30"/>
-      <c r="E7" s="29">
+      <c r="D7" s="56"/>
+      <c r="E7" s="55">
         <v>309684025.24000001</v>
       </c>
-      <c r="F7" s="30"/>
-      <c r="G7" s="29">
+      <c r="F7" s="56"/>
+      <c r="G7" s="55">
         <v>293953649.48000002</v>
       </c>
-      <c r="H7" s="30"/>
-      <c r="I7" s="29">
+      <c r="H7" s="56"/>
+      <c r="I7" s="55">
         <v>293953649.48000002</v>
       </c>
-      <c r="J7" s="30"/>
-[...1 lines deleted...]
-      <c r="L7" s="17"/>
+      <c r="J7" s="56"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="4"/>
     </row>
     <row r="8" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
-      <c r="C8" s="43"/>
-[...10 lines deleted...]
-    <row r="9" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="4"/>
+    </row>
+    <row r="9" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
-      <c r="B9" s="22" t="s">
-[...13 lines deleted...]
-    <row r="10" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B9" s="6" t="s">
+        <v>708</v>
+      </c>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="4"/>
+    </row>
+    <row r="10" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
-      <c r="C10" s="43" t="s">
-[...12 lines deleted...]
-    <row r="11" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="C10" s="16" t="s">
+        <v>709</v>
+      </c>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="4"/>
+    </row>
+    <row r="11" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="1"/>
-      <c r="B11" s="22" t="s">
-[...13 lines deleted...]
-    <row r="12" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="B11" s="6" t="s">
+        <v>710</v>
+      </c>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="4"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="4"/>
+    </row>
+    <row r="12" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
-      <c r="C12" s="43" t="s">
-[...10 lines deleted...]
-      <c r="L12" s="17"/>
+      <c r="C12" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="4"/>
     </row>
     <row r="13" spans="1:12" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
-      <c r="C13" s="43"/>
-[...8 lines deleted...]
-      <c r="L13" s="17"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>เวิร์กชีต</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>ช่วงที่มีชื่อ</vt:lpstr>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>ประจำปีงบประมาณ พ.ศ. 2568</vt:lpstr>
       <vt:lpstr>Sheet4</vt:lpstr>
       <vt:lpstr>'ประจำปีงบประมาณ พ.ศ. 2568'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DCP-2145</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>